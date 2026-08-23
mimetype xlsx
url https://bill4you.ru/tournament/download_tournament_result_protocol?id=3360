--- v0 (2025-10-24)
+++ v1 (2026-08-23)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.07.2024, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>06.07.2024, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Яфаров Рафаэль</t>
+    <t>Yafarov Rafael</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Жумагазиев Канат</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Zhumagaziev Kanat</t>
   </si>
   <si>
-    <t>Аугамбаев Сабыржан</t>
+    <t>Augambaev Sabyrzhan</t>
   </si>
   <si>
-    <t>Жамалов Куаныш</t>
+    <t>Karibozov Darhan</t>
   </si>
   <si>
-    <t>Карибозов Дархан</t>
+    <t>Slamzhanov Sanzhar</t>
   </si>
   <si>
-    <t>Сламжанов Санжар</t>
+    <t>Zhamalov Kuanysh</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Сарин Азамат</t>
+    <t>Sarin Azamat</t>
   </si>
   <si>
-    <t>Спиридонов Николай</t>
+    <t>Spiridonov Nikolay</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Казбеков Нурлан</t>
+    <t>Kazbekov Nurlan</t>
   </si>
   <si>
-    <t>Нугыманов Эльдар</t>
+    <t>Nugymanov Eldar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -655,51 +655,53 @@
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8">
         <v>1991</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="8"/>
+      <c r="C9" s="8">
+        <v>2000</v>
+      </c>
       <c r="D9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="1"/>
@@ -727,91 +729,91 @@
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1967</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1972</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>