--- v1 (2026-08-23)
+++ v2 (2026-08-25)
@@ -62,51 +62,51 @@
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
     <t>Main referee</t>
   </si>
   <si>
     <t>Chief Secretary</t>
   </si>
   <si>
     <t>Referee</t>
   </si>
   <si>
     <t>Player</t>
   </si>
   <si>
     <t>Makashev Dastan</t>
   </si>
   <si>
     <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>kaldarbekov ruslan</t>
+    <t>Kaldarbekov Ruslan</t>
   </si>
   <si>
     <t>Yafarov Rafael</t>
   </si>
   <si>
     <t>Ahmetzhan Alisher</t>
   </si>
   <si>
     <t>Pinigin Vladimir</t>
   </si>
   <si>
     <t>Tyulebaev Aset</t>
   </si>
   <si>
     <t>Zhumagaziev Kanat</t>
   </si>
   <si>
     <t>Augambaev Sabyrzhan</t>
   </si>
   <si>
     <t>Karibozov Darhan</t>
   </si>
   <si>
     <t>Slamzhanov Sanzhar</t>
   </si>