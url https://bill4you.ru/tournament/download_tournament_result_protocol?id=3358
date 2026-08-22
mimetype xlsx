--- v0 (2025-10-08)
+++ v1 (2026-08-22)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Федерация бильярдного спорта г. Мегион</t>
   </si>
   <si>
     <t>Чемпионат города Мегиона 2 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.07.2024, БК "Ковбой", Россия, ХМАО - Югра, Мегион, Строителей 13/2</t>
+    <t>06.07.2024, БК "Ковбой", Russian Federation, KhMAO - Yugra, Megion, Строителей 13/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Васильев Дмитрий</t>
+    <t>Vasilev Dmitriy</t>
   </si>
   <si>
-    <t>Рысь Игорь</t>
+    <t>Rys IGOR</t>
   </si>
   <si>
-    <t>Мацан Александр</t>
+    <t>Matsan Alexandr</t>
   </si>
   <si>
-    <t>Спорыш Анатолий</t>
+    <t>sporysh anatoliy</t>
   </si>
   <si>
-    <t>Благой Иван</t>
+    <t>Blagoj Ivan</t>
   </si>
   <si>
-    <t>Саяпин Владимир</t>
+    <t>Sayapin Vladimir</t>
   </si>
   <si>
-    <t>Иванов Алексей</t>
+    <t>Ivanov Alexey</t>
   </si>
   <si>
-    <t>Султанахмедов Ризван</t>
+    <t>Sultanahmedov Rizvan</t>
   </si>
   <si>
-    <t>Быков Александр</t>
+    <t>BYKOV ALEKSANDR</t>
   </si>
   <si>
-    <t>Гусевов Абдулсалам</t>
+    <t>Gusevov Abdylsalam</t>
   </si>
   <si>
-    <t>Немцев Антон</t>
+    <t>Nemtsev Anton</t>
   </si>
   <si>
-    <t>Урвачев Максим</t>
+    <t>Urvachev Maksim</t>
   </si>
   <si>
-    <t>Ананьевский Юрий</t>
+    <t>Ananevskiy Yuriy</t>
   </si>
   <si>
-    <t>Гайнуллин Шакир</t>
+    <t>Gainulin Chakir</t>
   </si>
   <si>
-    <t>Комаров Егор</t>
+    <t>Kharlanov Yuriy</t>
   </si>
   <si>
-    <t>Харланов Юрий</t>
+    <t>Komarov Egor</t>
   </si>
   <si>
-    <t>Дудник Максим</t>
+    <t>Dudnik Maksim</t>
   </si>
   <si>
-    <t>Нечипорук Леонид</t>
+    <t>NECHIPORUK LEONID</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -916,71 +916,71 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1960</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>2000</v>
+        <v>1968</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1968</v>
+        <v>2000</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">