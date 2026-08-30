--- v0 (2025-10-23)
+++ v1 (2026-08-30)
@@ -14,156 +14,156 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
-    <t>«LIDER CUP»</t>
+    <t>START 8</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир посвященный памяти подполковника Аубакирова С.У. </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.06.2024, «LIDER CUP», Казахстан, Туркестанская область, Туркестан, Проспект Жибек жолы 4Б</t>
+    <t>29.06.2024, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Аймуканов Кайрат</t>
+    <t>Aymukanov Kayrat</t>
   </si>
   <si>
-    <t>Уатаев Талгат</t>
+    <t>Uataev Talgat</t>
   </si>
   <si>
-    <t>Зенов Канат</t>
+    <t>Zenov Kanat</t>
   </si>
   <si>
-    <t>Иргизбаев Кайрат</t>
+    <t>Irgizbaev Kayrat</t>
   </si>
   <si>
-    <t>Аушакимов Ерек</t>
+    <t>Aushakimov Erek</t>
   </si>
   <si>
-    <t>Жунусов Мурат</t>
+    <t>Sergeev Sergey</t>
   </si>
   <si>
-    <t>Сергеев Сергей</t>
+    <t>Turganaliev Malik</t>
   </si>
   <si>
-    <t>Турганалиев Малик</t>
+    <t>Zhunusov Murat</t>
   </si>
   <si>
-    <t>Атшабаров Нагашгай</t>
+    <t>Atshabarov Nagashgay</t>
   </si>
   <si>
-    <t>Кадирханов Бахтияр</t>
+    <t>Kadirhanov Bahtiyar</t>
   </si>
   <si>
-    <t>Найзабеков Бакытжан</t>
+    <t>Nayzabekov Bakytzhan</t>
   </si>
   <si>
-    <t>Пшаев Нурлан</t>
+    <t>Pshaev Nurlan</t>
   </si>
   <si>
-    <t>Кузетов Марат</t>
+    <t>Kuzetov Marat</t>
   </si>
   <si>
-    <t>Оразбаев Алманбек</t>
+    <t>Orazbaev Almanbek</t>
   </si>
   <si>
-    <t>Пак Олег</t>
+    <t>Pak Oleg</t>
   </si>
   <si>
-    <t>Тулакбаев Калибек</t>
+    <t>Tulakbaev Kalibek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Акмолинская область</t>
+    <t>Astana respýblıkalyq mańyzdy qala</t>
   </si>
   <si>
-    <t>Павлодарская область</t>
+    <t>Pavlodar oblysy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -717,76 +717,76 @@
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1961</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">