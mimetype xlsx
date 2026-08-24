--- v0 (2025-10-09)
+++ v1 (2026-08-24)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t>Турнир Московская пирамида в БК Чемпион #4 Краснодар</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.06.2024, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>30.06.2024, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коренской Генадий</t>
+    <t>Korenskoy Genadiy</t>
   </si>
   <si>
-    <t>Ивченко Михаил</t>
+    <t>Ivchenko Mikhail</t>
   </si>
   <si>
-    <t>Джандар Аслан</t>
+    <t>Dgandar Aslan</t>
   </si>
   <si>
-    <t>Калакуток Асфар</t>
+    <t>Kalakutok Asfar</t>
   </si>
   <si>
-    <t>Редько Олег</t>
+    <t>Redko Oleg</t>
   </si>
   <si>
-    <t>Удод Сергей</t>
+    <t>Udod Sergey</t>
   </si>
   <si>
-    <t>Давыдов Андрей</t>
+    <t>Davidov Andrey</t>
   </si>
   <si>
-    <t>Петров Константин</t>
+    <t>Petrov Konstantin</t>
   </si>
   <si>
-    <t>Анистратенко Назар</t>
+    <t>Anistratenko Nazar</t>
   </si>
   <si>
-    <t>Артюх Алексей</t>
+    <t>Artyuh Aleksey</t>
   </si>
   <si>
-    <t>Ибрагимов Марат</t>
+    <t>Ibragimov Marat</t>
   </si>
   <si>
-    <t>Шах Денис</t>
+    <t>Shah Denis</t>
   </si>
   <si>
-    <t>Бабкин Константин</t>
+    <t>Babkin Konstantin</t>
   </si>
   <si>
-    <t>Богославский Александр</t>
+    <t>Bogoslavski Aleksandr</t>
   </si>
   <si>
-    <t>Орлов Алексей</t>
+    <t>Khanzadian Ashot</t>
   </si>
   <si>
-    <t>Ханзадян Ашот</t>
+    <t>Orlov Aleksei</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Ереван</t>
+    <t>Yerevan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -787,51 +787,51 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1972</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2083</v>
+        <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1986</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
@@ -907,77 +907,77 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1988</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1981</v>
+        <v>2007</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2007</v>
+        <v>1981</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>