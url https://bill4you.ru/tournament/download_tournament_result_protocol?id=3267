--- v0 (2025-10-10)
+++ v1 (2026-08-29)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат Республики Крым среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.06.2024, Премьер-Лига (Симферополь), Россия, Республика Крым, Симферополь, ул. Кирова 78,  ТРЦ Палас</t>
+    <t>29.06.2024, Премьер-Лига (Симферополь), Russian Federation, Autonomous Republic of Crimea, Simferopol, ул. Кирова 78,  ТРЦ Палас</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Скрипин Иван</t>
+    <t>Skripin Ivan</t>
   </si>
   <si>
-    <t>Артемьев Александр</t>
+    <t>Artem'ev Aleksandr</t>
   </si>
   <si>
-    <t>Богданов Анатолий</t>
+    <t>Bogdanov Anatolij</t>
   </si>
   <si>
-    <t>Двуреченский Олег</t>
+    <t>Dvurechenskiy Oleg</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Манукян Карен</t>
+    <t>Manukyan Karen</t>
   </si>
   <si>
-    <t>Столповских Артур</t>
+    <t>Stolpovskih Artur</t>
   </si>
   <si>
-    <t>Аничкин Илья</t>
+    <t>Anichkin Ilya</t>
   </si>
   <si>
-    <t>Едапин Алексей</t>
+    <t>Edapin Aleksey</t>
   </si>
   <si>
-    <t>Скрипниченко Александр</t>
+    <t>Skripnicenko Aleksandr</t>
   </si>
   <si>
-    <t>Ульянкин Анатолий</t>
+    <t>Ul'ankin Anatolij</t>
   </si>
   <si>
-    <t>Барабаш Леонид</t>
+    <t>Barabas Leonid</t>
   </si>
   <si>
-    <t>Мелькумов Артур</t>
+    <t>Mel'kumov Artur</t>
   </si>
   <si>
-    <t>Сидоренко Владимир</t>
+    <t>Shvydkov Vladimir</t>
   </si>
   <si>
-    <t>Швыдков Владимир</t>
+    <t>Sidorenko Vladimir</t>
   </si>
   <si>
-    <t>Ильин Ярослав</t>
+    <t>Il'in Aroslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>2р</t>
+  </si>
+  <si>
     <t>3р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Saki</t>
   </si>
   <si>
-    <t>Саки</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Alushta</t>
   </si>
   <si>
-    <t>Алушта</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Севастополь</t>
-[...2 lines deleted...]
-    <t>Бахчисарай</t>
+    <t>Bakhchisarai</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -666,51 +666,51 @@
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1998</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="9" t="s">
@@ -869,171 +869,171 @@
       </c>
       <c r="C17" s="8">
         <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2009</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2005</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2012</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1979</v>
+        <v>1997</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1997</v>
+        <v>1979</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2009</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>