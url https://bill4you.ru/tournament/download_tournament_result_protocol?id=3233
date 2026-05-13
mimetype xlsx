--- v3 (2026-03-23)
+++ v4 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Международная Конфедерация Пирамиды</t>
   </si>
   <si>
     <t xml:space="preserve"> Чемпионат мира 2024 "Свободная пирамида", мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>12.06.2024, Премьер-Арена, Россия, ХМАО - Югра, Сургут, ул. Быстринская,  18/4</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -360,53 +360,50 @@
     <t>Беларусь</t>
   </si>
   <si>
     <t>Казахстан</t>
   </si>
   <si>
     <t>Азербайджан</t>
   </si>
   <si>
     <t>Испания</t>
   </si>
   <si>
     <t>Туркменистан</t>
   </si>
   <si>
     <t>Франция</t>
   </si>
   <si>
     <t>Кения</t>
   </si>
   <si>
     <t>Индия</t>
   </si>
   <si>
     <t>Камерун</t>
-  </si>
-[...1 lines deleted...]
-    <t>Словакия</t>
   </si>
   <si>
     <t>Республика Корея</t>
   </si>
   <si>
     <t>Германия</t>
   </si>
   <si>
     <t>Сербия</t>
   </si>
   <si>
     <t>Лаос</t>
   </si>
   <si>
     <t>Монголия</t>
   </si>
   <si>
     <t>Таджикистан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1931,91 +1928,91 @@
       </c>
       <c r="D59" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>1981</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
         <v>1988</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
         <v>1951</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
         <v>1993</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
@@ -2111,51 +2108,51 @@
       </c>
       <c r="D68" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
         <v>1964</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
         <v>1995</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
@@ -2171,51 +2168,51 @@
       </c>
       <c r="D71" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
         <v>1983</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C73" s="8">
         <v>1998</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
@@ -2231,51 +2228,51 @@
       </c>
       <c r="D74" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
         <v>1978</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
         <v>1983</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
@@ -2351,51 +2348,51 @@
       </c>
       <c r="D80" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8">
         <v>1988</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8">
         <v>1993</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>108</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>