--- v4 (2026-05-13)
+++ v5 (2026-06-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Международная Конфедерация Пирамиды</t>
   </si>
   <si>
     <t xml:space="preserve"> Чемпионат мира 2024 "Свободная пирамида", мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>12.06.2024, Премьер-Арена, Россия, ХМАО - Югра, Сургут, ул. Быстринская,  18/4</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -360,50 +360,53 @@
     <t>Беларусь</t>
   </si>
   <si>
     <t>Казахстан</t>
   </si>
   <si>
     <t>Азербайджан</t>
   </si>
   <si>
     <t>Испания</t>
   </si>
   <si>
     <t>Туркменистан</t>
   </si>
   <si>
     <t>Франция</t>
   </si>
   <si>
     <t>Кения</t>
   </si>
   <si>
     <t>Индия</t>
   </si>
   <si>
     <t>Камерун</t>
+  </si>
+  <si>
+    <t>Словакия</t>
   </si>
   <si>
     <t>Республика Корея</t>
   </si>
   <si>
     <t>Германия</t>
   </si>
   <si>
     <t>Сербия</t>
   </si>
   <si>
     <t>Лаос</t>
   </si>
   <si>
     <t>Монголия</t>
   </si>
   <si>
     <t>Таджикистан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1605,51 +1608,51 @@
       </c>
       <c r="C43" s="8">
         <v>1990</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
         <v>2005</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>2002</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>108</v>
       </c>
       <c r="F45" s="1"/>
@@ -1702,51 +1705,51 @@
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>2004</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
         <v>1987</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E50" s="9" t="s">
@@ -1928,91 +1931,91 @@
       </c>
       <c r="D59" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>1981</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
         <v>1988</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
         <v>1951</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
         <v>1993</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
@@ -2108,51 +2111,51 @@
       </c>
       <c r="D68" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>106</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
         <v>1964</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
         <v>1995</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
@@ -2168,51 +2171,51 @@
       </c>
       <c r="D71" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
         <v>1983</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C73" s="8">
         <v>1998</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
@@ -2228,51 +2231,51 @@
       </c>
       <c r="D74" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
         <v>1978</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
         <v>1983</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
@@ -2348,51 +2351,51 @@
       </c>
       <c r="D80" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8">
         <v>1988</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8">
         <v>1993</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>108</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>