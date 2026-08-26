--- v0 (2025-10-08)
+++ v1 (2026-08-26)
@@ -20,189 +20,189 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>БК Пирамида (г. Челябинск)</t>
   </si>
   <si>
     <t>Кубок БК Пирамида 2024</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.06.2024, БК Пирамида (г. Челябинск), Россия, Челябинская область, Челябинск, ул. Орджоникидзе 58А к3,  2 этаж</t>
+    <t>08.06.2024, БК Пирамида (г. Челябинск), Russian Federation, Chelyabinsk Region, Chelyabinsk, ул. Орджоникидзе 58А к3,  2 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Менченков Михаил</t>
+    <t>Iutluhlk Hfgkj</t>
   </si>
   <si>
-    <t>Анюшкин Владислав</t>
+    <t>Anyushkin Vladislav</t>
   </si>
   <si>
-    <t>Айвазян Карлен</t>
+    <t>Ayvazyan Karlen</t>
   </si>
   <si>
-    <t>Шульга Евгений</t>
+    <t>Shulga Evgeniy</t>
   </si>
   <si>
-    <t>Баранов Дмитрий</t>
+    <t>Baranov Dmitriy</t>
   </si>
   <si>
-    <t>Иванов Виктор</t>
+    <t>Ivanov Viktor</t>
   </si>
   <si>
-    <t>Марочкин Андрей</t>
+    <t>Marochkin Andrey</t>
   </si>
   <si>
-    <t>Тутарков Андрей</t>
+    <t>Tutarkov Andrej</t>
   </si>
   <si>
-    <t>Бусарев Артем</t>
+    <t>Busarev Artem</t>
   </si>
   <si>
-    <t>Данилкин Евгений</t>
+    <t>Chekashev Lev</t>
   </si>
   <si>
-    <t>Невара Александр</t>
+    <t>Danilkin Evgeniy</t>
   </si>
   <si>
-    <t>Чекашев Лев</t>
+    <t>Nevara Aleksandr</t>
   </si>
   <si>
-    <t>Болховитин Николай</t>
+    <t>Bolhovitin Nikolay</t>
   </si>
   <si>
-    <t>Зарубежный Иван</t>
+    <t>Elamanov Umil</t>
   </si>
   <si>
-    <t>Умаров Бахтовар</t>
+    <t>Umarov Bahtovar</t>
   </si>
   <si>
-    <t>Эламанов Умиль</t>
+    <t>Zarubezhnyi Ivan</t>
   </si>
   <si>
-    <t>Белов Матвей</t>
+    <t>Belov Matvej</t>
   </si>
   <si>
-    <t>Волченко Никита</t>
+    <t>Chernecov Andrey</t>
   </si>
   <si>
-    <t>Насыров Артур</t>
+    <t>Fominyh Aleksandr</t>
   </si>
   <si>
-    <t>Немчинов Олег</t>
+    <t>Han Danil</t>
   </si>
   <si>
-    <t>Фоминых Александр</t>
+    <t>Nasyrov Artur</t>
   </si>
   <si>
-    <t>Хан Данил</t>
+    <t>Nemchinov Oleg</t>
   </si>
   <si>
-    <t>Чернецов Андрей</t>
+    <t>Volchenko Nikita</t>
   </si>
   <si>
-    <t>Юлдашев Радмир</t>
+    <t>Yuldashev Radmir</t>
   </si>
   <si>
-    <t>Майер Юлия</t>
+    <t>Mayer Yuliya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Курган</t>
+    <t>Kurgan</t>
   </si>
   <si>
-    <t>Уфа</t>
+    <t>Ufa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -832,205 +832,201 @@
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2009</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1979</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1979</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E21" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="9"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1985</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E23" s="9"/>
+      <c r="E23" s="9" t="s">
+        <v>46</v>
+      </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2007</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E25" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="9"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
@@ -1070,55 +1066,59 @@
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1971</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1994</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E30" s="9"/>
+      <c r="E30" s="9" t="s">
+        <v>46</v>
+      </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1991</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">