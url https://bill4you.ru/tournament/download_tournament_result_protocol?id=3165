--- v1 (2026-01-05)
+++ v2 (2026-06-24)
@@ -769,51 +769,51 @@
       </c>
       <c r="C9" s="8">
         <v>1991</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2002</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="1"/>
@@ -1049,51 +1049,51 @@
       </c>
       <c r="C23" s="8">
         <v>1980</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1996</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2000</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F25" s="1"/>