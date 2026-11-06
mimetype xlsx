--- v2 (2026-09-08)
+++ v3 (2026-11-06)
@@ -74,51 +74,51 @@
   <si>
     <t>Player</t>
   </si>
   <si>
     <t>Matvienko Nika</t>
   </si>
   <si>
     <t>Balakan Mariia</t>
   </si>
   <si>
     <t>Konkina Ol'ga</t>
   </si>
   <si>
     <t>S A</t>
   </si>
   <si>
     <t>Beldenko Sofiia</t>
   </si>
   <si>
     <t>Grisina Aleksandra</t>
   </si>
   <si>
     <t>Halikova Diana</t>
   </si>
   <si>
-    <t>Mitrofanova Olga</t>
+    <t>Mitrofanova Ol'ga</t>
   </si>
   <si>
     <t>Dzuskaeva Aleksandra</t>
   </si>
   <si>
     <t>Gavrilova Dar'a</t>
   </si>
   <si>
     <t>Hodareva Irina</t>
   </si>
   <si>
     <t>Lypkan' Taisia</t>
   </si>
   <si>
     <t>Kolesnikova Maria</t>
   </si>
   <si>
     <t>Krivova Arina</t>
   </si>
   <si>
     <t>Petrova Anna</t>
   </si>
   <si>
     <t>Suhorukova Varvara</t>
   </si>
@@ -722,51 +722,51 @@
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>2004</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2005</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>