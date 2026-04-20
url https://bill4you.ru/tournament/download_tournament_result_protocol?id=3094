--- v1 (2026-03-05)
+++ v2 (2026-04-20)
@@ -1365,51 +1365,51 @@
       </c>
       <c r="D37" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2005</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>