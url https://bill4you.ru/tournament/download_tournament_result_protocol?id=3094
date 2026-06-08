--- v2 (2026-04-20)
+++ v3 (2026-06-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>5-й этап кубка России по пулу 2024 Мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>25.05.2024, PLAYPOOL, Россия, Санкт-Петербург, Коломяжский пр. 19,  к. 2,  ТЦ Капитолий</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -249,50 +249,53 @@
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Минск</t>
   </si>
   <si>
     <t>Сеул</t>
+  </si>
+  <si>
+    <t>Тель-Авивский округ</t>
   </si>
   <si>
     <t>Московская область</t>
   </si>
   <si>
     <t>Владимирская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -1185,51 +1188,51 @@
       </c>
       <c r="D28" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1976</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>2001</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
@@ -1365,51 +1368,51 @@
       </c>
       <c r="D37" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2005</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
@@ -1645,51 +1648,51 @@
       </c>
       <c r="D51" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
         <v>1999</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
         <v>1985</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
@@ -1745,51 +1748,51 @@
       </c>
       <c r="D56" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
         <v>1997</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="10"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="10"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="1"/>
     </row>