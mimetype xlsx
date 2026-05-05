--- v1 (2026-02-04)
+++ v2 (2026-05-05)
@@ -870,51 +870,51 @@
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1956</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="1"/>