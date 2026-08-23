--- v2 (2026-05-05)
+++ v3 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>POOLSCHOOL.Open "10"</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>26.05.2024, Poolschool. Твин, Россия, Москва, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
@@ -147,50 +147,53 @@
     <t>Омельченко Григорий</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Красногорск</t>
+  </si>
+  <si>
+    <t>Париж</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -850,55 +853,59 @@
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1987</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>2026</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9" t="s">
+        <v>45</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">