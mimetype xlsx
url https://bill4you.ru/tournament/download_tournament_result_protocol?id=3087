--- v3 (2026-08-23)
+++ v4 (2026-08-27)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>POOLSCHOOL.Open "10"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.05.2024, Poolschool. Твин, Россия, Москва, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
+    <t>26.05.2024, Poolschool. Твин, Russian Federation, Moscow, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
     <t>21 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Грачёв Семён</t>
+    <t>Gracev Semen</t>
   </si>
   <si>
-    <t>Макулов Тимофей</t>
+    <t>Khaliman Maria</t>
   </si>
   <si>
-    <t>Халиман Мария</t>
+    <t>Makulov Timofej</t>
   </si>
   <si>
-    <t>Гоцев Александр</t>
+    <t>Gocev Aleksandr</t>
   </si>
   <si>
-    <t>Лоснов Григорий</t>
+    <t>Losnov Grigorij</t>
   </si>
   <si>
-    <t>Овсепян Артем</t>
+    <t>Ovsepyan Artem</t>
   </si>
   <si>
-    <t>Попов Михаил</t>
+    <t>Popov Mikhail</t>
   </si>
   <si>
-    <t>Колчев Андрей</t>
+    <t>Kolchev Andrey</t>
   </si>
   <si>
-    <t>Органов Александр</t>
+    <t>Organov Aleksandr</t>
   </si>
   <si>
-    <t>Ринк Антон</t>
+    <t>Rink Anton</t>
   </si>
   <si>
-    <t>Сарманова Милена</t>
+    <t>Sarmanova Milena</t>
   </si>
   <si>
-    <t>Акинин Василий</t>
+    <t>Akinin Vasiliy</t>
   </si>
   <si>
-    <t>Гоцев Владислав</t>
+    <t>Gocev Vladislav</t>
   </si>
   <si>
-    <t>Каландаров Артем</t>
+    <t>Kalandarov Artem</t>
   </si>
   <si>
-    <t>Новикова Екатерина</t>
+    <t>Novikova Ekaterina</t>
   </si>
   <si>
-    <t>Белякова Виктория</t>
+    <t>Belyakova Viktoriya</t>
   </si>
   <si>
-    <t>Гоцев Евгений</t>
+    <t>Gocev Evgenij</t>
   </si>
   <si>
-    <t>Опанасюк Дмитрий</t>
+    <t>Opanasyuk Dmitriy</t>
   </si>
   <si>
-    <t>Тараторин Олег</t>
+    <t>Taratorin Oleg</t>
   </si>
   <si>
-    <t>Кабакова Елена</t>
+    <t>Kabakova Elena</t>
   </si>
   <si>
-    <t>Омельченко Григорий</t>
+    <t>Omelchenko Grigoriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Красногорск</t>
+    <t>Krasnogorsk</t>
   </si>
   <si>
-    <t>Париж</t>
+    <t>Paris</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -697,71 +697,71 @@
       </c>
       <c r="C9" s="8">
         <v>2007</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2007</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2007</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1969</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1"/>