--- v0 (2025-10-23)
+++ v1 (2026-08-20)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.05.2024, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>18.05.2024, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Ким Сергей</t>
+    <t>Kim Sergey</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbayev Daniyar</t>
   </si>
   <si>
     <t>----- ----</t>
   </si>
   <si>
-    <t>Абдикеров Алтынбек</t>
+    <t>Abdikerov Altynbek</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Dzharasov Almaz</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Спиридонов Николай</t>
+    <t>Spiridonov Nikolay</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>Абилов Данияр</t>
+    <t>Abilov Daniyar</t>
   </si>
   <si>
-    <t>Жанатаев Ермек</t>
+    <t>Tigay Dmitriy</t>
   </si>
   <si>
-    <t>Тигай Дмитрий</t>
+    <t>Tyan Aleksey</t>
   </si>
   <si>
-    <t>Тян Алексей</t>
+    <t>Zhanataev Ermek</t>
   </si>
   <si>
-    <t>Абиханов Аблай</t>
+    <t>Abihanov Ablay</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Жумагазиев Канат</t>
+    <t>Cha Volodya</t>
   </si>
   <si>
-    <t>Зенов Канат</t>
+    <t>Kazbekov Nurlan</t>
   </si>
   <si>
-    <t>Казбеков Нурлан</t>
+    <t>Sansizbayev Dauren</t>
   </si>
   <si>
-    <t>Сансызбаев Даурен</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Zenov Kanat</t>
   </si>
   <si>
-    <t>Ча Володя</t>
+    <t>Zhumagaziev Kanat</t>
   </si>
   <si>
-    <t>Абдунабиев Магжан</t>
+    <t>Abdunabiev Magzhan</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Каламбаев Арман</t>
+    <t>Kalambaev Arman</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Мукатов Мухтар</t>
+    <t>Mukatov Muhtar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -918,90 +918,90 @@
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1977</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1977</v>
+        <v>1969</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
@@ -1033,109 +1033,109 @@
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1970</v>
+        <v>1988</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1991</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1991</v>
+        <v>1970</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>