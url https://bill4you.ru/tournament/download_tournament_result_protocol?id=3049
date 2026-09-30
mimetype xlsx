--- v4 (2026-06-30)
+++ v5 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t xml:space="preserve">Чемпионат России 2024 "Динамичная пирамида", мужчины </t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>20.05.2024, Центр бильярдного спорта «Ольгино», Россия, Санкт-Петербург, ул. Приморское шоссе 4к1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -353,69 +353,72 @@
   <si>
     <t>ДНР</t>
   </si>
   <si>
     <t>Пермский край</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Калининградская область</t>
   </si>
   <si>
     <t>Рязанская область</t>
   </si>
   <si>
     <t>Волгоградская область</t>
   </si>
   <si>
     <t>Республика Дагестан</t>
   </si>
   <si>
     <t>Республика Татарстан (Татарстан)</t>
   </si>
   <si>
+    <t>Красноярский край</t>
+  </si>
+  <si>
+    <t>Белгородская область</t>
+  </si>
+  <si>
+    <t>Иркутская область</t>
+  </si>
+  <si>
+    <t>Республика Башкортостан</t>
+  </si>
+  <si>
+    <t>Томская область</t>
+  </si>
+  <si>
+    <t>Тульская область</t>
+  </si>
+  <si>
+    <t>Оренбургская область</t>
+  </si>
+  <si>
     <t>Московская область</t>
-  </si>
-[...16 lines deleted...]
-    <t>Оренбургская область</t>
   </si>
   <si>
     <t>Самарская область</t>
   </si>
   <si>
     <t>Владимирская область</t>
   </si>
   <si>
     <t>Новосибирская область</t>
   </si>
   <si>
     <t>Тюменская область</t>
   </si>
   <si>
     <t>Республика Мордовия</t>
   </si>
   <si>
     <t>Краснодарский край</t>
   </si>
   <si>
     <t>Липецкая область</t>
   </si>
   <si>
     <t>Хабаровский край</t>
   </si>
@@ -1661,51 +1664,51 @@
       </c>
       <c r="D44" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>1985</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>1986</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
@@ -1721,51 +1724,51 @@
       </c>
       <c r="D47" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>2004</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
         <v>2007</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
@@ -1781,51 +1784,51 @@
       </c>
       <c r="D50" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
         <v>1995</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>2002</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
@@ -1841,51 +1844,51 @@
       </c>
       <c r="D53" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1995</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
         <v>2003</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
@@ -1901,271 +1904,271 @@
       </c>
       <c r="D56" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
         <v>1988</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
         <v>2007</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
         <v>1973</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>1995</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
         <v>1983</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
         <v>1988</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
         <v>2001</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
         <v>2003</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
         <v>2004</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>107</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
         <v>2001</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
         <v>1977</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C68" s="8">
         <v>2005</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
         <v>1969</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>99</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>108</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
@@ -2181,51 +2184,51 @@
       </c>
       <c r="D70" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
         <v>1996</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
         <v>1973</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>104</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
@@ -2241,51 +2244,51 @@
       </c>
       <c r="D73" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>104</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
         <v>2000</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E74" s="9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
         <v>1989</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>104</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
@@ -2301,131 +2304,131 @@
       </c>
       <c r="D76" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>104</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
         <v>1990</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
         <v>2002</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C79" s="8">
         <v>1994</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="8">
         <v>1984</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>104</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8">
         <v>1985</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="10"/>
       <c r="B82" s="7"/>
       <c r="C82" s="7"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="10"/>
       <c r="B83" s="7"/>
       <c r="C83" s="7"/>
       <c r="D83" s="7"/>
       <c r="E83" s="7"/>
       <c r="F83" s="7"/>
       <c r="G83" s="7"/>
       <c r="H83" s="1"/>
     </row>