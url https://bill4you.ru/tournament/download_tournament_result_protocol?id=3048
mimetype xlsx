--- v1 (2026-02-02)
+++ v2 (2026-06-19)
@@ -781,51 +781,51 @@
       </c>
       <c r="C9" s="8">
         <v>1999</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2001</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="1"/>
@@ -921,51 +921,51 @@
       </c>
       <c r="C16" s="8">
         <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1996</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2000</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="1"/>