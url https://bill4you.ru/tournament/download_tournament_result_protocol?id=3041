--- v2 (2026-03-20)
+++ v3 (2026-09-18)
@@ -104,51 +104,51 @@
   <si>
     <t>Богдан Рафаэл</t>
   </si>
   <si>
     <t>Ефремов Тимофей</t>
   </si>
   <si>
     <t>Пархомович Владислав</t>
   </si>
   <si>
     <t>Половинко Степан</t>
   </si>
   <si>
     <t>Пуляев Леонид</t>
   </si>
   <si>
     <t>Тимофеев Георгий</t>
   </si>
   <si>
     <t>Щеглов Алексей</t>
   </si>
   <si>
     <t>Яшенькин Андрей</t>
   </si>
   <si>
-    <t>Антоненко Артем</t>
+    <t>Антоненко Артём</t>
   </si>
   <si>
     <t>Гончаренко Георгий</t>
   </si>
   <si>
     <t>Долгоруков Никита</t>
   </si>
   <si>
     <t>Козырский Максим</t>
   </si>
   <si>
     <t>Конский Александр</t>
   </si>
   <si>
     <t>Медведев Кирилл</t>
   </si>
   <si>
     <t>Пархомович Виталий</t>
   </si>
   <si>
     <t>Солодилов Николай</t>
   </si>
   <si>
     <t>Кац Артем</t>
   </si>
@@ -1159,54 +1159,54 @@
       </c>
       <c r="C30" s="8">
         <v>2012</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>2011</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2010</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>