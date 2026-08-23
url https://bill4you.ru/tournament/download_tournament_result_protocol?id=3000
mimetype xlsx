--- v0 (2025-10-07)
+++ v1 (2026-08-23)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Тюмень. Турнир День Победы 50+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.05.2024, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>11.05.2024, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Богордаев Владимир</t>
+    <t>Bogordaev Vladimir</t>
   </si>
   <si>
-    <t>Литвинов Юрий</t>
+    <t>Litvinov Yuriy</t>
   </si>
   <si>
-    <t>Житинев Павел</t>
+    <t>Ffhjkk Fghjh</t>
   </si>
   <si>
-    <t>Машковцев Андрей</t>
+    <t>Zhitinev Pavel</t>
   </si>
   <si>
-    <t>Андреев Сергей</t>
+    <t>Andreev Sergey</t>
   </si>
   <si>
-    <t>Бархатов Сергей</t>
+    <t>Barhatov Sergey</t>
   </si>
   <si>
-    <t>Койка Юрий</t>
+    <t>Koyka Yuriy</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-st</t>
   </si>
   <si>
-    <t>Карсанов Карим</t>
+    <t>Karsanov Karim</t>
   </si>
   <si>
-    <t>Назарько Юрий</t>
+    <t>Nazarko Yuriy</t>
   </si>
   <si>
-    <t>Стекольников Андрей</t>
+    <t>Stekolnikov Andrey</t>
   </si>
   <si>
-    <t>Сухов Лев</t>
+    <t>Suhov Lev</t>
   </si>
   <si>
-    <t>Баранов Василий</t>
+    <t>Baranov Vasiliy</t>
   </si>
   <si>
-    <t>Богданов Сергей</t>
+    <t>Bogdanov Sergey</t>
   </si>
   <si>
-    <t>Болтунов Евгений</t>
+    <t>Boltunov Evgeniy</t>
   </si>
   <si>
-    <t>Кудайбердиев Абдыкар</t>
+    <t>Kudaiberdiev Abdykar</t>
   </si>
   <si>
-    <t>Григорьев Георгий</t>
+    <t>Fomin Aleksey</t>
   </si>
   <si>
-    <t>Гриневич Константин</t>
+    <t>Grigorev Geogrgiy</t>
   </si>
   <si>
-    <t>Гумиров Раиль</t>
+    <t>Grinevich K</t>
   </si>
   <si>
-    <t>Новиньков Пётр</t>
+    <t>Gumirov Ravil</t>
   </si>
   <si>
-    <t>Первухин Андрей</t>
+    <t>Novinkov Petr</t>
   </si>
   <si>
-    <t>Соколов Олег</t>
+    <t>Pervukhin Andrey</t>
   </si>
   <si>
-    <t>Фомин Алексей</t>
+    <t>Sokolov Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Ишим</t>
+    <t>Ishim</t>
   </si>
   <si>
-    <t>Урай</t>
+    <t>Uray</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -691,71 +691,71 @@
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1963</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1965</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
@@ -967,169 +967,169 @@
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1958</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1953</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1953</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1960</v>
+        <v>1955</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1955</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>