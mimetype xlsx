--- v0 (2025-10-06)
+++ v1 (2026-08-19)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.05.2024, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>11.05.2024, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абильдаев Ерлан</t>
+    <t>Abildaev Erlan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Абиханов Аблай</t>
+    <t>Abihanov Ablay</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Dzharasov Almaz</t>
   </si>
   <si>
-    <t>Ерсеитов Олжас</t>
+    <t>Erseitov Olzhas</t>
   </si>
   <si>
-    <t>Махметов Ильяс</t>
+    <t>Mahmetov Il'as</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Депухан Акжаик</t>
+    <t>Depuhan Akzhaik</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Ыкыласов Кайрат</t>
+    <t>Ykylasov Kayrat</t>
   </si>
   <si>
-    <t>Ким Сергей</t>
+    <t>Kim Sergey</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Тазабеков Досбол</t>
+    <t>Tazabekov Dosbol</t>
   </si>
   <si>
     <t>----- ----</t>
   </si>
   <si>
-    <t>Джантасов Куаныш</t>
+    <t>Dzhantasov Kuanysh</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Кумархан Темиртас</t>
+    <t>Kumarkhan Temirtas</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Талгат Максат</t>
+    <t>Talgat Maksat</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Баймухамбет Нурсултан</t>
+    <t>Baimukhambet Nursultan</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Тян Алексей</t>
+    <t>Shltuov Azamat</t>
   </si>
   <si>
-    <t>Шлтуов Азамат</t>
+    <t>Tyan Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -720,69 +720,71 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="8"/>
+      <c r="C11" s="8">
+        <v>1986</v>
+      </c>
       <c r="D11" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
@@ -1240,71 +1242,71 @@
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>1977</v>
+      </c>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>