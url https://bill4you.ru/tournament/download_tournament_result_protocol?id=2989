--- v0 (2025-10-05)
+++ v1 (2026-08-19)
@@ -12,188 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>БК Альпари</t>
   </si>
   <si>
     <t>Тренировочный турнир по свободной пирамиде [Lobov Billiard]</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.05.2024, БК Альпари, Россия, Московская область, Мытищи, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
+    <t>08.05.2024, БК Альпари, Russian Federation, Moscow Region, Mytischi, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абаджиди Артем</t>
+    <t>Abadzidi Artem</t>
   </si>
   <si>
-    <t>Мамичев Александр</t>
+    <t>Mamichev Aleksandr</t>
   </si>
   <si>
-    <t>Климкин Дмитрий</t>
+    <t>Klimkin Dmitrij</t>
   </si>
   <si>
-    <t>Родионов Владислав</t>
+    <t>Rodionov Vladislav</t>
   </si>
   <si>
-    <t>Барышев Арсений</t>
+    <t>Arseniy Baryshev</t>
   </si>
   <si>
-    <t>Костенко Кирилл</t>
+    <t>Chunakova Yanina</t>
   </si>
   <si>
-    <t>Чунакова Янина</t>
+    <t>Kostenko Kirill</t>
   </si>
   <si>
-    <t>Яценко Иван</t>
+    <t>Yacenko Ivan</t>
   </si>
   <si>
-    <t>Лысков Виктор</t>
+    <t>Lyskov Viktor</t>
   </si>
   <si>
-    <t>Митрофанов Алексей</t>
+    <t>Mitrofanov Aleksey</t>
   </si>
   <si>
-    <t>Шичанина Лилия</t>
+    <t>Shichanina Liliya</t>
   </si>
   <si>
-    <t>Юдин Сергей</t>
+    <t>Yudin Sergey</t>
   </si>
   <si>
-    <t>Абрамейцев Алексей</t>
+    <t>Abrameitsev Alexei</t>
   </si>
   <si>
-    <t>Моторов Александр</t>
+    <t>Motorov Aleksandr</t>
   </si>
   <si>
-    <t>Моторов Артур</t>
+    <t>Motorov Artur</t>
   </si>
   <si>
-    <t>Онянова Кристина</t>
+    <t>Onyanova Kristina</t>
   </si>
   <si>
-    <t>Гультяев Андрей</t>
+    <t>Gul'taev Andrej</t>
   </si>
   <si>
-    <t>Лысков Георгий</t>
+    <t>Khakimova Alexandra</t>
   </si>
   <si>
-    <t>Усов Павел</t>
+    <t>Lyskov Georgij</t>
   </si>
   <si>
-    <t>Хакимова Александра</t>
+    <t>Usov Pavel</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Калуга</t>
+    <t>Kaluga</t>
   </si>
   <si>
-    <t>Мытищи</t>
-[...2 lines deleted...]
-    <t>Омск</t>
+    <t>Mytischi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,74 +751,74 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1979</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2007</v>
+        <v>1992</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2012</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="1"/>
@@ -988,97 +985,97 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1988</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1998</v>
+        <v>2015</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>