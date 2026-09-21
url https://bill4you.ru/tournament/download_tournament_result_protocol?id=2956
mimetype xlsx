--- v1 (2026-06-14)
+++ v2 (2026-09-21)
@@ -1485,51 +1485,51 @@
       </c>
       <c r="C40" s="8">
         <v>2000</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>2009</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>2007</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F42" s="1"/>