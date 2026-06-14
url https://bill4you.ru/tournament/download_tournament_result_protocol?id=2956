--- v0 (2026-02-11)
+++ v1 (2026-06-14)
@@ -905,51 +905,51 @@
       </c>
       <c r="C11" s="8">
         <v>2002</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F13" s="1"/>
@@ -1065,51 +1065,51 @@
       </c>
       <c r="C19" s="8">
         <v>1995</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1996</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>1999</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="1"/>