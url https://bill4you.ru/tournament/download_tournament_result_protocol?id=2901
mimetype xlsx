--- v2 (2026-06-14)
+++ v3 (2026-10-04)
@@ -86,51 +86,51 @@
   <si>
     <t>Карелов Алексей</t>
   </si>
   <si>
     <t>Рыльков Егор</t>
   </si>
   <si>
     <t>Зюзин Илья</t>
   </si>
   <si>
     <t>Суворов Андрей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Новосибирск</t>
   </si>
   <si>
     <t>Красноярск</t>
   </si>
   <si>
     <t>Барнаул</t>
   </si>
 </sst>
 </file>
 
@@ -735,51 +735,51 @@
       </c>
       <c r="C13" s="8">
         <v>2012</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="8">
         <v>2011</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
         <v>2011</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="1"/>