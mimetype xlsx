--- v2 (2026-03-23)
+++ v3 (2026-06-14)
@@ -269,54 +269,54 @@
   <si>
     <t>Секунда Андрей</t>
   </si>
   <si>
     <t>Суворов Андрей</t>
   </si>
   <si>
     <t>Юрист Олег</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>2р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Абакан</t>
   </si>
   <si>
     <t>Новосибирск</t>
   </si>
   <si>
     <t>Красноярск</t>
   </si>
   <si>
     <t>Иркутск</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
@@ -1068,51 +1068,51 @@
       </c>
       <c r="C19" s="8">
         <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2011</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>2006</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F21" s="1"/>
@@ -1128,91 +1128,91 @@
       </c>
       <c r="C22" s="8">
         <v>1987</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>1995</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1995</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>2008</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1984</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F26" s="1"/>
@@ -1328,51 +1328,51 @@
       </c>
       <c r="C32" s="8">
         <v>1994</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>2008</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>2009</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>96</v>
       </c>
       <c r="F34" s="1"/>
@@ -1428,51 +1428,51 @@
       </c>
       <c r="C37" s="8">
         <v>1984</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>1977</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1995</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="1"/>
@@ -1728,51 +1728,51 @@
       </c>
       <c r="C52" s="8">
         <v>2012</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>98</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
         <v>1975</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1974</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F54" s="1"/>
@@ -1868,191 +1868,191 @@
       </c>
       <c r="C59" s="8">
         <v>2011</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>2009</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
         <v>1989</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
         <v>2007</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
         <v>1970</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
         <v>1983</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
         <v>2011</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
         <v>1983</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
         <v>2009</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>92</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C68" s="8">
         <v>1989</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F68" s="1"/>
@@ -2068,51 +2068,51 @@
       </c>
       <c r="C69" s="8">
         <v>1980</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
         <v>2011</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
         <v>1991</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>98</v>
       </c>
       <c r="F71" s="1"/>