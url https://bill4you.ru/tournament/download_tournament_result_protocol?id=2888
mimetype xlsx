--- v0 (2026-03-05)
+++ v1 (2026-04-27)
@@ -908,51 +908,51 @@
       </c>
       <c r="C17" s="8">
         <v>1959</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1963</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F19" s="1"/>