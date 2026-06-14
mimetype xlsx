--- v1 (2026-04-27)
+++ v2 (2026-06-14)
@@ -908,91 +908,91 @@
       </c>
       <c r="C17" s="8">
         <v>1959</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1963</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2011</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2010</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F21" s="1"/>