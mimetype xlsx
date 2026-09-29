--- v1 (2026-04-02)
+++ v2 (2026-09-29)
@@ -146,84 +146,84 @@
   <si>
     <t>Ефремов Тимофей</t>
   </si>
   <si>
     <t>Костина Раиса</t>
   </si>
   <si>
     <t>АЛМАЗ</t>
   </si>
   <si>
     <t>Печенина Анна</t>
   </si>
   <si>
     <t>Печенин Владмиир</t>
   </si>
   <si>
     <t>Сакура</t>
   </si>
   <si>
     <t>Михайлова Лариса</t>
   </si>
   <si>
     <t>Жарова Альбина</t>
   </si>
   <si>
+    <t>Восьмерка</t>
+  </si>
+  <si>
+    <t>Золоторев Марк</t>
+  </si>
+  <si>
+    <t>Золоторев Валерий</t>
+  </si>
+  <si>
     <t>Продам гараж</t>
   </si>
   <si>
     <t>Никифоров Станислав</t>
   </si>
   <si>
     <t>Никифоров Роман</t>
   </si>
   <si>
-    <t>Восьмерка</t>
+    <t>Минискорпионы</t>
   </si>
   <si>
-    <t>Золоторев Марк</t>
+    <t>Миничихин Олег</t>
   </si>
   <si>
-    <t>Золоторев Валерий</t>
+    <t>Миничихин Дмитрий</t>
   </si>
   <si>
     <t>TEAM_ТИМ</t>
   </si>
   <si>
     <t>Тимошин Константин</t>
   </si>
   <si>
     <t>Тимошин Алексей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Миничихин Дмитрий</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
@@ -1349,245 +1349,245 @@
       <c r="E47" s="12"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="9"/>
       <c r="B49" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="9">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>65</v>
       </c>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="9"/>
       <c r="B50" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C50" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="9"/>
       <c r="D50" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="E50" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="12"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="3">
       <c r="A51" s="9"/>
       <c r="B51" s="12"/>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="12"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
       <c r="E52" s="11"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="9"/>
       <c r="B53" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C53" s="9">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>65</v>
       </c>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="9"/>
       <c r="B54" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="C54" s="9"/>
+      <c r="C54" s="9">
+        <v>1987</v>
+      </c>
       <c r="D54" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="E54" s="12"/>
+      <c r="E54" s="12" t="s">
+        <v>65</v>
+      </c>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="3">
       <c r="A55" s="9"/>
       <c r="B55" s="12"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="12"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="11"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9"/>
       <c r="B57" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C57" s="9">
-        <v>2012</v>
+        <v>1985</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E57" s="12" t="s">
         <v>65</v>
       </c>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9"/>
       <c r="B58" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C58" s="9">
-        <v>1980</v>
+        <v>2012</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E58" s="12" t="s">
         <v>65</v>
       </c>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="3">
       <c r="A59" s="9"/>
       <c r="B59" s="12"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="12"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
       <c r="E60" s="11"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="9"/>
       <c r="B61" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C61" s="9">
-        <v>1985</v>
+        <v>2012</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E61" s="12" t="s">
         <v>65</v>
       </c>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="9"/>
       <c r="B62" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C62" s="9">
-        <v>2012</v>
+        <v>1980</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E62" s="12" t="s">
         <v>65</v>
       </c>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="3">
       <c r="A63" s="9"/>
       <c r="B63" s="12"/>
       <c r="C63" s="9"/>
       <c r="D63" s="9"/>
       <c r="E63" s="12"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="13"/>
       <c r="B64" s="8"/>
       <c r="C64" s="8"/>