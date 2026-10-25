--- v2 (2026-08-21)
+++ v3 (2026-10-25)
@@ -134,60 +134,60 @@
   <si>
     <t>Kalenskij Fedor</t>
   </si>
   <si>
     <t>Nadtociev Stepan</t>
   </si>
   <si>
     <t>Nechaeva Albina</t>
   </si>
   <si>
     <t>Nikiforov Stanislav</t>
   </si>
   <si>
     <t>Tereskov Gleb</t>
   </si>
   <si>
     <t>Unin Aleksandr</t>
   </si>
   <si>
     <t>Voloshin Mihail</t>
   </si>
   <si>
     <t>Garibyan Robert</t>
   </si>
   <si>
-    <t>kjgkg Stanislava</t>
+    <t>Kjgkg Stanislava</t>
   </si>
   <si>
     <t>Kuz'miceva Marina</t>
   </si>
   <si>
     <t>Miheev Daniil</t>
   </si>
   <si>
-    <t>Morozov Elisej</t>
+    <t>Morozov Elisey</t>
   </si>
   <si>
     <t>Pross Ilia</t>
   </si>
   <si>
     <t>Romanov Fedor</t>
   </si>
   <si>
     <t>Tunaev Vsevolod</t>
   </si>
   <si>
     <t>Busygin Aleksej</t>
   </si>
   <si>
     <t>Gerasimov Roman</t>
   </si>
   <si>
     <t>Grigoriev Dmitrij</t>
   </si>
   <si>
     <t>Grigorieva Ksenia</t>
   </si>
   <si>
     <t>Kan Demid</t>
   </si>