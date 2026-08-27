--- v0 (2025-10-24)
+++ v1 (2026-08-27)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБС Томской области</t>
   </si>
   <si>
     <t>Вторая Лига "Весенний сезон"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.04.2024, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>16.04.2024, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Хохлов Илья</t>
+    <t>Hohlov Il'a</t>
   </si>
   <si>
-    <t>Велиев Эльхан</t>
+    <t>Veliev El'han</t>
   </si>
   <si>
-    <t>Рахмонов Абдухамед</t>
+    <t>Rahmonov Abduhamed</t>
   </si>
   <si>
-    <t>Шипко Дмитрий</t>
+    <t>Sipko Dmitrij</t>
   </si>
   <si>
-    <t>Белов Евгений</t>
+    <t>Belov Evgenij</t>
   </si>
   <si>
-    <t>Новиков Михаил</t>
+    <t>Novikov Mihail</t>
   </si>
   <si>
-    <t>Олейник Анатолий</t>
+    <t>Olejnik Anatolij</t>
   </si>
   <si>
-    <t>Шабанов Андрей</t>
+    <t>Sabanov Andrej</t>
   </si>
   <si>
-    <t>Абдулаев Хаёт</t>
+    <t>Abdulaev Haet</t>
   </si>
   <si>
-    <t>Альшин Иван</t>
+    <t>Al'sin Ivan</t>
   </si>
   <si>
-    <t>Грабовой Алексей</t>
+    <t>Ceredov Aleksej</t>
   </si>
   <si>
-    <t>Москатов Михаил</t>
+    <t>Grabovoi Aleksey</t>
   </si>
   <si>
-    <t>Наумов Алексей</t>
+    <t>Moskatov Mihail</t>
   </si>
   <si>
-    <t>Ромонашенко Сергей</t>
+    <t>Naumov Aleksey</t>
   </si>
   <si>
-    <t>Украинец Александр</t>
+    <t>Romonasenko Sergej</t>
   </si>
   <si>
-    <t>Чередов Алексей</t>
+    <t>Ukrainec Aleksandr</t>
   </si>
   <si>
-    <t>Акимкин Сергей</t>
+    <t>Akimkin Sergej</t>
   </si>
   <si>
-    <t>Басиров Рахим</t>
+    <t>Basirov Rahim</t>
   </si>
   <si>
-    <t>Бондаренко Алексей</t>
+    <t>Bondarenko Aleksey</t>
   </si>
   <si>
-    <t>Васильев Даль</t>
+    <t>Krasnozenov Andrej</t>
   </si>
   <si>
-    <t>Красноженов Андрей</t>
+    <t>Petrov Georgiy</t>
   </si>
   <si>
-    <t>Петров Георгий</t>
+    <t>Popov Oleg</t>
   </si>
   <si>
-    <t>Попов Олег</t>
+    <t>Vasil'ev Dal'</t>
   </si>
   <si>
-    <t>Гуськов Максим</t>
+    <t>Gus'kov Maksim</t>
   </si>
   <si>
-    <t>Кондратьев Илья</t>
+    <t>Kondrat'ev Il'a</t>
   </si>
   <si>
-    <t>Крылов Андрей</t>
+    <t>Krylov Andrej</t>
   </si>
   <si>
-    <t>Наумов Денис</t>
+    <t>Naumov Denis</t>
   </si>
   <si>
-    <t>Пономарёв Всеволод</t>
+    <t>Ponomarev Vsevolod</t>
   </si>
   <si>
-    <t>Вауленко Сергей</t>
+    <t>Ekubov Nodirbek</t>
   </si>
   <si>
-    <t>Велиев Надир</t>
+    <t>Makarycev Andrej</t>
   </si>
   <si>
-    <t>Ёкубов Нодирбек</t>
+    <t>Vaulenko Sergej</t>
   </si>
   <si>
-    <t>Макарычев Андрей</t>
+    <t>Veliev Nadir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Болтовский Андрей</t>
+    <t>Boltovskij Andrej</t>
   </si>
   <si>
-    <t>Берлов Вадим</t>
+    <t>Berlov Vadim</t>
   </si>
   <si>
-    <t>Епихин Александр</t>
+    <t>Epihin Aleksandr</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Томск</t>
+    <t>Tomsk</t>
   </si>
   <si>
-    <t>Северск</t>
+    <t>Seversk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -877,155 +877,155 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1987</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9" t="s">
+        <v>54</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1990</v>
+        <v>1975</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="E19" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="9"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1979</v>
+        <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1971</v>
+        <v>1979</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1971</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1982</v>
+        <v>1971</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1956</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1054,109 +1054,109 @@
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1974</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>2009</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1984</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1968</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>53</v>
@@ -1240,85 +1240,85 @@
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8"/>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8"/>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8"/>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8"/>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>1985</v>
+      </c>
       <c r="D39" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>