--- v2 (2026-06-14)
+++ v3 (2026-09-22)
@@ -170,57 +170,57 @@
   <si>
     <t>Реутов Иван</t>
   </si>
   <si>
     <t>Томилов Юрий</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Гребеньков Виталий</t>
   </si>
   <si>
     <t>Емельянова Светлана</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
+    <t>2р</t>
+  </si>
+  <si>
     <t>1р</t>
   </si>
   <si>
-    <t>2р</t>
-[...2 lines deleted...]
-    <t>3р</t>
+    <t>1юн</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Новосибирск</t>
   </si>
   <si>
     <t>Болотное</t>
   </si>
   <si>
     <t>село Довольное</t>
   </si>
   <si>
     <t>рабочий посёлок Коченёво</t>
   </si>
   <si>
     <t>Бердск</t>
   </si>
   <si>
     <t>Обь</t>
   </si>
 </sst>
 </file>
 
@@ -785,71 +785,71 @@
       </c>
       <c r="C11" s="8">
         <v>2006</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1973</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1994</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2006</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="1"/>
@@ -905,131 +905,131 @@
       </c>
       <c r="C17" s="8">
         <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1978</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2007</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2006</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1972</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2006</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="1"/>
@@ -1125,51 +1125,51 @@
       </c>
       <c r="C28" s="8">
         <v>1972</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>2011</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>1958</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="1"/>
@@ -1225,51 +1225,51 @@
       </c>
       <c r="C33" s="8">
         <v>2012</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>2011</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1955</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="1"/>
@@ -1305,51 +1305,51 @@
       </c>
       <c r="C37" s="8">
         <v>1989</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>2011</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
         <v>1955</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F39" s="1"/>