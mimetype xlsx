--- v1 (2026-03-28)
+++ v2 (2026-08-18)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Открытый Кубок Москвы среди женщин. Динамичная пирамида</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.04.2024, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>06.04.2024, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Zverintseva Anastasiya</t>
   </si>
   <si>
-    <t>Панова Лилия</t>
+    <t>Panova Lilia</t>
   </si>
   <si>
-    <t>Мамичева Мария</t>
+    <t>Mamicheva Mariya</t>
   </si>
   <si>
-    <t>Мануйлова Екатерина</t>
+    <t>Manujlova Ekaterina</t>
   </si>
   <si>
-    <t>Волк Анастасия</t>
+    <t>Khakimova Alexandra</t>
   </si>
   <si>
-    <t>Кошевая Валерия</t>
+    <t>Koshevaya Valeriya</t>
   </si>
   <si>
-    <t>Кривова Арина</t>
+    <t>Krivova Arina</t>
   </si>
   <si>
-    <t>Хакимова Александра</t>
+    <t>Volk Anastasiya</t>
   </si>
   <si>
-    <t>Башкатова Полина</t>
+    <t>Baskatova Polina</t>
   </si>
   <si>
-    <t>Бобылева Злата</t>
+    <t>Bobyleva Zlata</t>
   </si>
   <si>
-    <t>Буданова Павла</t>
+    <t>Budanova Pavla</t>
   </si>
   <si>
-    <t>Горлова Наталья</t>
+    <t>Darnickaa Diana</t>
   </si>
   <si>
-    <t>Дарницкая Диана</t>
+    <t>Gorlova Natalya</t>
   </si>
   <si>
-    <t>Карпич Анастасия</t>
+    <t>Karpich Anastasiya</t>
   </si>
   <si>
-    <t>Королева Алина</t>
+    <t>Koroleva Alina</t>
   </si>
   <si>
-    <t>Тюрникова Алёна</t>
+    <t>Tyurnikova Alena</t>
   </si>
   <si>
-    <t>Лащ Елена</t>
+    <t>Las Elena</t>
   </si>
   <si>
-    <t>Михайлик Виктория</t>
+    <t>Mihaylik Viktoriya</t>
   </si>
   <si>
-    <t>Потехина Анастасия</t>
+    <t>Potehina Anastasiya</t>
   </si>
   <si>
-    <t>Рзянина Лада</t>
+    <t>Rzanina Lada</t>
   </si>
   <si>
-    <t>Сергеева Анастасия</t>
+    <t>Sergeeva Anastasia</t>
   </si>
   <si>
-    <t>Сковоронская Виктория</t>
+    <t>Skovoronskaa Viktoria</t>
   </si>
   <si>
-    <t>Смирнова Валерия</t>
+    <t>Smirnova Valeriya</t>
   </si>
   <si>
-    <t>Сорокина Юлия</t>
+    <t>Sorokina Yuliya</t>
   </si>
   <si>
-    <t>Линькова Александра</t>
+    <t>Lin'kova Aleksandra</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -746,57 +746,57 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2003</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2003</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
@@ -806,57 +806,57 @@
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2002</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -886,74 +886,74 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>2001</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="1"/>
@@ -1029,51 +1029,51 @@
       </c>
       <c r="C25" s="8">
         <v>2007</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
         <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
         <v>2007</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="1"/>