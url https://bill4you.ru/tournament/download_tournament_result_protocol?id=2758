--- v2 (2026-03-04)
+++ v3 (2026-04-20)
@@ -119,57 +119,57 @@
   <si>
     <t>Тимофеев Георгий</t>
   </si>
   <si>
     <t>Тюняев Всеволод</t>
   </si>
   <si>
     <t>Яшенькин Андрей</t>
   </si>
   <si>
     <t>Богдан Рафаэл</t>
   </si>
   <si>
     <t>Козырев Илья</t>
   </si>
   <si>
     <t>Козырский Максим</t>
   </si>
   <si>
     <t>Мартынов Дамир</t>
   </si>
   <si>
     <t>Медведев Кирилл</t>
   </si>
   <si>
-    <t>Никита Смирнов</t>
-[...1 lines deleted...]
-  <si>
     <t>Пархомович Виталий</t>
   </si>
   <si>
     <t>Потапов Денис</t>
+  </si>
+  <si>
+    <t>Смирнов Никита</t>
   </si>
   <si>
     <t>Бабич Гордей</t>
   </si>
   <si>
     <t>Конский Александр</t>
   </si>
   <si>
     <t>Кудрявцев Глеб</t>
   </si>
   <si>
     <t>Петров Михаил</t>
   </si>
   <si>
     <t>Смирнов Роман</t>
   </si>
   <si>
     <t>Солодилов Николай</t>
   </si>
   <si>
     <t>Щеглов Алексей</t>
   </si>
   <si>
     <t>Юнин Александр</t>
   </si>
@@ -1116,97 +1116,97 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>2008</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2009</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>