--- v1 (2026-03-12)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>ФБС ХМАО-Югры</t>
   </si>
   <si>
     <t>Чемпионат ХМАО-Югры "Свободная пирамида" г. Сургут</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>05.04.2024, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -207,50 +207,53 @@
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Сургут</t>
   </si>
   <si>
     <t>Белоярский</t>
   </si>
   <si>
     <t>Лянтор</t>
   </si>
   <si>
     <t>Нефтеюганск</t>
+  </si>
+  <si>
+    <t>Нягань</t>
   </si>
   <si>
     <t>посёлок городского типа Белый Яр</t>
   </si>
   <si>
     <t>Пыть-Ях</t>
   </si>
   <si>
     <t>Мегион</t>
   </si>
   <si>
     <t>Ханты-Мансийск</t>
   </si>
   <si>
     <t>посёлок Нижнесортымский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
@@ -1012,51 +1015,51 @@
       </c>
       <c r="D21" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1990</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2008</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
@@ -1126,77 +1129,77 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1984</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1981</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1981</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
@@ -1232,71 +1235,71 @@
       </c>
       <c r="D32" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1987</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1979</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1982</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
@@ -1332,131 +1335,131 @@
       </c>
       <c r="D37" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2009</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1987</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1969</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2009</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2008</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>1999</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>