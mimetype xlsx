--- v2 (2026-06-23)
+++ v3 (2026-08-22)
@@ -20,255 +20,255 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>ФБС ХМАО-Югры</t>
   </si>
   <si>
     <t>Чемпионат ХМАО-Югры "Свободная пирамида" г. Сургут</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.04.2024, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>05.04.2024, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 36</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Бедек Дмитрий</t>
+    <t>bedek Dmitrii</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Старухин Юрий</t>
+    <t>Staruhin Yuriy</t>
   </si>
   <si>
-    <t>Ахметчин Михаил</t>
+    <t>Akhmetchin Mikhail</t>
   </si>
   <si>
-    <t>Бутырин Александр</t>
+    <t>Butyrin Alexandr</t>
   </si>
   <si>
-    <t>Гноевой Иван</t>
+    <t>Gnoevoj Ivan</t>
   </si>
   <si>
-    <t>Соколов Иван</t>
+    <t>Sokolov Ivan</t>
   </si>
   <si>
-    <t>Дженанян Степан</t>
+    <t>Dzhenanyan Stepan</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Konahin Aleksandr</t>
   </si>
   <si>
-    <t>Коняхин Александр</t>
+    <t>Kurakin Ivan</t>
   </si>
   <si>
-    <t>Куракин Иван</t>
+    <t>Kurmanaliev Maksim</t>
   </si>
   <si>
-    <t>Курманалиев Максим</t>
+    <t>Mamedov Shaik</t>
   </si>
   <si>
-    <t>Мамедов Шаик</t>
+    <t>Nikitenko Evgenii</t>
   </si>
   <si>
-    <t>Никитенко Евгений</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Zyabirova Alina</t>
   </si>
   <si>
-    <t>Авдеев Вячеслав</t>
+    <t>Avdeev Vyacheslav</t>
   </si>
   <si>
-    <t>Бучельников Александр</t>
+    <t>Bucel'nikov Aleksandr</t>
   </si>
   <si>
-    <t>Камалов Дамир</t>
+    <t>Kamalov Damir</t>
   </si>
   <si>
-    <t>Ляпустин Юрий</t>
+    <t>Khatiev Kamil</t>
   </si>
   <si>
-    <t>Ниёзов Руслан</t>
+    <t>Niyozov Ruslan</t>
   </si>
   <si>
-    <t>Римиханов Замудин</t>
+    <t>Rimihanov Zamudin</t>
   </si>
   <si>
-    <t>Тишков Денис</t>
+    <t>Tishkov Denis</t>
   </si>
   <si>
-    <t>Хатиев Камиль</t>
+    <t>Yurii Lyapustin</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Гриднев Иван</t>
+    <t>Gridnev Ivan</t>
   </si>
   <si>
-    <t>Иванов Алексей</t>
+    <t>Ivanov Alexey</t>
   </si>
   <si>
-    <t>Кобылянский Виталий</t>
+    <t>Kobylyanskiy Vitaliy</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Тибоев Александр</t>
+    <t>Tiboev Aleksandr</t>
   </si>
   <si>
-    <t>Тиунов Никита</t>
+    <t>Tiunov Nikita</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>Батрак Владимир</t>
+    <t>Batrak Vladimir</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Cherepanov Kirill</t>
   </si>
   <si>
-    <t>Тюльканов Антон</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Черепанов Кирилл</t>
+    <t>Tyulkanov Anton</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Нефтеюганск</t>
+    <t>Nefteyugansk</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
   <si>
-    <t>Пыть-Ях</t>
+    <t>Pyt-Yakh</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>Megion</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -909,177 +909,177 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2001</v>
+        <v>1972</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1972</v>
+        <v>1990</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1986</v>
+        <v>1973</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1973</v>
+        <v>1990</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1987</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1109,57 +1109,57 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1987</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1983</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
@@ -1189,57 +1189,57 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1981</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1973</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1389,97 +1389,97 @@
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1969</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>