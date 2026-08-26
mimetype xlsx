--- v0 (2025-10-08)
+++ v1 (2026-08-26)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Федерация бильярдного спорта г. Мегион</t>
   </si>
   <si>
     <t>Чемпионат города Мегиона 1 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.03.2024, БК "Ковбой", Россия, ХМАО - Югра, Мегион, Строителей 13/2</t>
+    <t>30.03.2024, БК "Ковбой", Russian Federation, KhMAO - Yugra, Megion, Строителей 13/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Немцев Антон</t>
+    <t>Nemtsev Anton</t>
   </si>
   <si>
-    <t>Иванов Алексей</t>
+    <t>Ivanov Alexey</t>
   </si>
   <si>
-    <t>Спорыш Анатолий</t>
+    <t>Sporysh Anatoliy</t>
   </si>
   <si>
-    <t>Спорыш Евгений</t>
+    <t>Sporysh Evgeniy</t>
   </si>
   <si>
-    <t>Мацан Александр</t>
+    <t>Matsan Alexandr</t>
   </si>
   <si>
-    <t>Урвачев Максим</t>
+    <t>Urvachev Maksim</t>
   </si>
   <si>
-    <t>Дудник Максим</t>
+    <t>Dudnik Maksim</t>
   </si>
   <si>
-    <t>Саяпин Владимир</t>
+    <t>Saiapin Vladimir</t>
   </si>
   <si>
-    <t>Васильев Дмитрий</t>
+    <t>Kharlanov Yuriy</t>
   </si>
   <si>
-    <t>Нечипорук Леонид</t>
+    <t>Nechiporuk Leonid</t>
   </si>
   <si>
-    <t>Османов Болат</t>
+    <t>Osmanov Bolat</t>
   </si>
   <si>
-    <t>Харланов Юрий</t>
+    <t>Vasilev Dmitriy</t>
   </si>
   <si>
-    <t>Гайнуллин Шакир</t>
+    <t>Gainulin Chakir</t>
   </si>
   <si>
-    <t>Гусевов Абдулсалам</t>
+    <t>Gusevov Abdylsalam</t>
   </si>
   <si>
-    <t>Комаров Егор</t>
+    <t>Komarov Egor</t>
   </si>
   <si>
-    <t>Таразанов Денис</t>
+    <t>Tarazanov Denis</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>Megion</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -787,54 +787,54 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1982</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1981</v>
+        <v>1968</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1986</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="1"/>
@@ -847,54 +847,54 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1991</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1968</v>
+        <v>1981</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1960</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>