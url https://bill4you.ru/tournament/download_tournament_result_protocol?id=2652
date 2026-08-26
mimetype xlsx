--- v0 (2025-10-19)
+++ v1 (2026-08-26)
@@ -20,216 +20,216 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Республиканские соревнования по бильярдному спорту среди ветеранов</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.04.2024, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>15.04.2024, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ламцов Владимир</t>
+    <t>Lamcov Vladimir</t>
   </si>
   <si>
-    <t>Сошинский Вадим</t>
+    <t>Soshinskiy Vadim</t>
   </si>
   <si>
-    <t>Большаков Юрий</t>
+    <t>Bolshakov Yuriy</t>
   </si>
   <si>
-    <t>Неверов Николай</t>
+    <t>Neverov Nikolay</t>
   </si>
   <si>
-    <t>Александров Олег</t>
+    <t>Aleksandrov Oleg</t>
   </si>
   <si>
-    <t>Арленок Петр</t>
+    <t>Arlenok Petr</t>
   </si>
   <si>
-    <t>Сорокин Владимир</t>
+    <t>Chekunkov Oleg</t>
   </si>
   <si>
-    <t>Чекунков Олег</t>
+    <t>Sorokin Vladimir</t>
   </si>
   <si>
-    <t>Акрамов Николай</t>
+    <t>Akramov Nikolay</t>
   </si>
   <si>
-    <t>Балута Валерий</t>
+    <t>Baluta Valeriy</t>
   </si>
   <si>
-    <t>Белозор Леонид</t>
+    <t>Belozor Leonid</t>
   </si>
   <si>
-    <t>Бугоревич Владимир</t>
+    <t>Bugorevich Vladimir</t>
   </si>
   <si>
-    <t>Захаревич Анатолий</t>
+    <t>Krupskiy Vladimir</t>
   </si>
   <si>
-    <t>Крупский Владимир</t>
+    <t>Tafeyko Genadiy</t>
   </si>
   <si>
-    <t>Тафейко Генадий</t>
+    <t>Yusha Pavel</t>
   </si>
   <si>
-    <t>Юша Павел</t>
+    <t>Zaharevich Anatoliy</t>
   </si>
   <si>
-    <t>Бураков Валерий</t>
+    <t>Burakov Valeriy</t>
   </si>
   <si>
-    <t>Карпович Владимир</t>
+    <t>Karpovich Vladimir</t>
   </si>
   <si>
-    <t>Крупский Олег</t>
+    <t>Krupskiy Oleg</t>
   </si>
   <si>
-    <t>Маркус Валерий</t>
+    <t>Markus Valery</t>
   </si>
   <si>
-    <t>Нагорнов Иван</t>
+    <t>Nagornov Ivan</t>
   </si>
   <si>
-    <t>Проневич Георгий</t>
+    <t>Pronevich Georgiy</t>
   </si>
   <si>
-    <t>Шабан Анатолий</t>
+    <t>Shaban Anatoliy</t>
   </si>
   <si>
-    <t>Юрченко Виктор</t>
+    <t>Yurchenko Viktor</t>
   </si>
   <si>
-    <t>Амес Филип</t>
+    <t>Aleh Dabravolski</t>
   </si>
   <si>
-    <t>Белуш Дмитрий</t>
+    <t>Ames Filip</t>
   </si>
   <si>
-    <t>Добровольский Олег</t>
+    <t>Belush Dmitriy</t>
   </si>
   <si>
-    <t>Елистратов Валерий</t>
+    <t>Elistratov Valeriy</t>
   </si>
   <si>
-    <t>Иванистов Анатолий</t>
+    <t>Ivanistov Anatoliy</t>
   </si>
   <si>
-    <t>Красавин Александр</t>
+    <t>Krasavin Aleksandr</t>
   </si>
   <si>
-    <t>Самолазов Александр</t>
+    <t>Samolazov Aleksandr</t>
   </si>
   <si>
-    <t>Смольский Геннадий</t>
+    <t>Smolskiy Gennadiy</t>
   </si>
   <si>
-    <t>Галин Борис</t>
+    <t>Galin Boris</t>
   </si>
   <si>
-    <t>Кецко Александр</t>
+    <t>Kecko Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Витебская область</t>
+    <t>Viciebskaja voblasc</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Брестская область</t>
+    <t>Bresckaja voblasć</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -808,71 +808,71 @@
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1947</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -924,111 +924,111 @@
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1949</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1163,96 +1163,96 @@
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1951</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C32" s="8"/>
+      <c r="C32" s="8">
+        <v>1962</v>
+      </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1952</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>