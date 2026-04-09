--- v0 (2025-10-22)
+++ v1 (2026-04-09)
@@ -53,54 +53,54 @@
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Гузов Ростислав</t>
   </si>
   <si>
     <t>Черноусенко Андрей</t>
   </si>
   <si>
-    <t>Вуколов Виталий</t>
+    <t>Румянцев Илья</t>
   </si>
   <si>
-    <t>Румянцев Илья</t>
+    <t>Вуколов Виталий</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Донецк</t>
   </si>
@@ -679,72 +679,72 @@
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="10">
         <v>2</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="9"/>
       <c r="B13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="9">
-        <v>1990</v>
+        <v>2002</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="9"/>
       <c r="B14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="9">
-        <v>2002</v>
+        <v>1990</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="3">
       <c r="A15" s="9"/>
       <c r="B15" s="12"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="12"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="13"/>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>