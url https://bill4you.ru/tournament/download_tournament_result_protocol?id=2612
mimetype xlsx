--- v0 (2025-10-07)
+++ v1 (2026-08-26)
@@ -107,51 +107,51 @@
   <si>
     <t>Абубакиров Айбек</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Сайдазимов Сайдобил</t>
   </si>
   <si>
     <t>Самойлов Юрий</t>
   </si>
   <si>
     <t>Баранов Денис</t>
   </si>
   <si>
     <t>Занегин Виталий</t>
   </si>
   <si>
     <t>Таджимаматов Аслан</t>
   </si>
   <si>
     <t>Шалаев Тимур</t>
   </si>
   <si>
-    <t>Горбачев Михаил</t>
+    <t>Горбачёв Михаил</t>
   </si>
   <si>
     <t>Жамкочян Манук</t>
   </si>
   <si>
     <t>Ивашутин Александр</t>
   </si>
   <si>
     <t>Ищенко Олег</t>
   </si>
   <si>
     <t>Квиткевич Виталий</t>
   </si>
   <si>
     <t>Крюк Антон</t>
   </si>
   <si>
     <t>Фомин Михаил</t>
   </si>
   <si>
     <t>Хенайкин Сергей</t>
   </si>
   <si>
     <t>Геворгян Вардгес</t>
   </si>