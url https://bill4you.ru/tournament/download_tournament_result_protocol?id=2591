--- v1 (2026-03-13)
+++ v2 (2026-08-22)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Открытое Первенство Минска по Свободной пирамиде. мальчики до 13 лет.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.03.2024, БК "Белый лев", Беларусь, Минск, пр. Машерова,  д.17/3</t>
+    <t>24.03.2024, БК "Белый лев", Belarus, Minsk, пр. Машерова,  д.17/3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Палько Вениамин</t>
+    <t>Palko Veniamin</t>
   </si>
   <si>
-    <t>Богуш Антон</t>
+    <t>Bogush Anton</t>
   </si>
   <si>
-    <t>Гуласян Роберт</t>
+    <t>Gulasyan Robert</t>
   </si>
   <si>
-    <t>Ламака Денис</t>
+    <t>Lamaka Denis</t>
   </si>
   <si>
-    <t>Шеремет Роман</t>
+    <t>Sheremet Roman</t>
   </si>
   <si>
-    <t>Кузнецов Арсений</t>
+    <t>Kuznecov Arseniy</t>
   </si>
   <si>
-    <t>Русак Роман</t>
+    <t>Rusak Roman</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Shilovich Nazar</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Гордиевский Милан</t>
+    <t>Burdievskiy Milan</t>
   </si>
   <si>
-    <t>Краснов Александр</t>
+    <t>Krasnov Aleksandr</t>
   </si>
   <si>
-    <t>Теленченко Никита</t>
+    <t>Telenchenko Nikita</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -833,77 +833,77 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>2013</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2014</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>