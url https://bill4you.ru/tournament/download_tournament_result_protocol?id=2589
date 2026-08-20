--- v0 (2025-10-25)
+++ v1 (2026-08-20)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Открытое Первенство г. Минска по Свободной пирамиде, юниоры 14-18 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.03.2024, БК "Белый лев", Беларусь, Минск, пр. Машерова,  д.17/3</t>
+    <t>24.03.2024, БК "Белый лев", Belarus, Minsk, пр. Машерова,  д.17/3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зуй Кирилл</t>
+    <t>Zuj Kirill</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Ли Глеб</t>
+    <t>D C</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Колоколов Вячевлав</t>
+    <t>Kolokolov Vyachevlav</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kruk Andrey</t>
   </si>
   <si>
-    <t>Курлянчик Иван</t>
+    <t>Kurlancik Ivan</t>
   </si>
   <si>
-    <t>Круглов Александр</t>
+    <t>Kruglov Aleksandr</t>
   </si>
   <si>
-    <t>Пасюк Ян</t>
+    <t>Pasuk Yan</t>
   </si>
   <si>
-    <t>Прусов Глеб</t>
+    <t>Prusov Gleb</t>
   </si>
   <si>
-    <t>Сазанович Егор</t>
+    <t>Sazanovic Egor</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Petuhov Aleksandr</t>
   </si>
   <si>
-    <t>Петухов Александр</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Юревич Даниил</t>
+    <t>Yurevich Daniil</t>
   </si>
   <si>
-    <t>Гринчик Степан</t>
+    <t>Grinchik Stepan</t>
   </si>
   <si>
-    <t>Капусто Алексей</t>
+    <t>Kapusto Aleksey</t>
   </si>
   <si>
-    <t>Ковшик Иван</t>
+    <t>Kovsik Ivan</t>
   </si>
   <si>
-    <t>Ковшик Роман</t>
+    <t>Kovsik Roman</t>
   </si>
   <si>
-    <t>Козлов Максим</t>
+    <t>Kozlov Maksim</t>
   </si>
   <si>
-    <t>Лукьянович Егор</t>
+    <t>Lukyanovich Egor</t>
   </si>
   <si>
-    <t>Микулич Дмитрий</t>
+    <t>Mikulich Dmitriy</t>
   </si>
   <si>
-    <t>Шнитко Константин</t>
+    <t>Shnitko Konstantin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
+    <t>МС</t>
+  </si>
+  <si>
     <t>1р</t>
   </si>
   <si>
-    <t>МС</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Viciebsk</t>
   </si>
   <si>
-    <t>Витебск</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Grodna</t>
   </si>
   <si>
-    <t>Гродно</t>
-[...2 lines deleted...]
-    <t>Балаково</t>
+    <t>Balakovo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -915,114 +915,114 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2009</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2010</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2007</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="1"/>
@@ -1038,51 +1038,51 @@
       </c>
       <c r="C25" s="8">
         <v>2007</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2007</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2008</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>