--- v0 (2025-10-20)
+++ v1 (2026-08-28)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>БК "Пирамида" (г. Белоярский)</t>
   </si>
   <si>
     <t>Чемпионат Белоярского района среди ветеранов 40+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.03.2024, БК "Пирамида" (г. Белоярский), Россия, ХМАО - Югра, Белоярский, ул. Центральная,  д3</t>
+    <t>15.03.2024, БК "Пирамида" (г. Белоярский), Russian Federation, KhMAO - Yugra, Beloyarskiy, ул. Центральная,  д3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Миронов Алексей</t>
+    <t>Mironov Alesei</t>
   </si>
   <si>
-    <t>Тишков Денис</t>
+    <t>Tishkov Denis</t>
   </si>
   <si>
-    <t>Печенкин Михаил</t>
+    <t>Pechenkin Mihail</t>
   </si>
   <si>
-    <t>Макаров Сергей</t>
+    <t>Makarov Sergey</t>
   </si>
   <si>
-    <t>Бугаев Михаил</t>
+    <t>Bugaev Mikhail</t>
   </si>
   <si>
-    <t>Мажаев Дмитрий</t>
+    <t>Mazhaev Dmitriy</t>
   </si>
   <si>
-    <t>Габдуллин Азат</t>
+    <t>Denisov Vladimir</t>
   </si>
   <si>
-    <t>Денисов Владимир</t>
+    <t>Gabdullin Azat</t>
   </si>
   <si>
-    <t>Лаврухин Василий</t>
+    <t>Lavruhin Vasiliy</t>
   </si>
   <si>
-    <t>Мелихов Константин</t>
+    <t>Melihov Konstantin</t>
   </si>
   <si>
-    <t>Румянцев Иван</t>
+    <t>Rumyantsev Ivan</t>
   </si>
   <si>
-    <t>Тулендинов Гамбар</t>
+    <t>Tulendinov Gambar</t>
   </si>
   <si>
-    <t>Балашов Михаил</t>
+    <t>Balashov Mihail</t>
   </si>
   <si>
-    <t>Ващук Виталий</t>
+    <t>Maksimov Yuriy</t>
   </si>
   <si>
-    <t>Зиннатуллин Айрат</t>
+    <t>Vashchuk Vitalii</t>
   </si>
   <si>
-    <t>Максимов Юрий</t>
+    <t>Zinnatullin Ayrat</t>
   </si>
   <si>
-    <t>Чернышов Виктор</t>
+    <t>Chernyshov Viktor</t>
   </si>
   <si>
-    <t>Шамшиев Батырбек</t>
+    <t>Shamshiev Batyrbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бутырин Александр</t>
+    <t>Butyrin Alexandr</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Никитенко Евгений</t>
+    <t>Nikitenko Evgenii</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -757,71 +757,71 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1980</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1967</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -891,91 +891,91 @@
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1945</v>
+        <v>1980</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1973</v>
+        <v>1945</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1961</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="9" t="s">