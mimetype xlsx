--- v0 (2025-10-05)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>"Академия Старт"</t>
   </si>
   <si>
     <t>Хабаровск 2024 с форами N19</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>10.03.2024, "Академия Старт", Россия, Хабаровский край, Хабаровск, ул. Даниловского,  16А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -209,54 +209,60 @@
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Хабаровск</t>
   </si>
   <si>
     <t>Душанбе</t>
   </si>
   <si>
+    <t>рабочий посёлок Переяславка</t>
+  </si>
+  <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
+  </si>
+  <si>
+    <t>Самарканд</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -943,51 +949,51 @@
       </c>
       <c r="D18" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1980</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2005</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1263,51 +1269,51 @@
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1998</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1981</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
@@ -1363,51 +1369,51 @@
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2012</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>1977</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
@@ -1463,51 +1469,51 @@
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>1987</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1976</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>