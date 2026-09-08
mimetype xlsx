--- v0 (2025-10-05)
+++ v1 (2026-09-08)
@@ -80,51 +80,51 @@
   <si>
     <t>Анисимов Степан</t>
   </si>
   <si>
     <t>Воронин Павел</t>
   </si>
   <si>
     <t>Макулов Тимофей</t>
   </si>
   <si>
     <t>Ургапов Константин</t>
   </si>
   <si>
     <t>Иванов Вадим</t>
   </si>
   <si>
     <t>Смирнов Владимир</t>
   </si>
   <si>
     <t>Грачёв Семён</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
-    <t>Булавцева Полина</t>
+    <t>Лобова Полина</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>Булавцев Степан</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>