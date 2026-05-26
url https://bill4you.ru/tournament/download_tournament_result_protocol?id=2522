--- v0 (2025-10-25)
+++ v1 (2026-05-26)
@@ -116,51 +116,51 @@
   <si>
     <t>Зайцева Валерия</t>
   </si>
   <si>
     <t>Марчук Алина</t>
   </si>
   <si>
     <t>Ургапова Милана</t>
   </si>
   <si>
     <t>Шепелёва Ксения</t>
   </si>
   <si>
     <t>Кузьмичева Марина</t>
   </si>
   <si>
     <t>Сарманова Милена</t>
   </si>
   <si>
     <t>Чемякина Анастасия</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
-    <t>Булавцева Полина</t>
+    <t>Лобова Полина</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>Булавцев Степан</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
@@ -994,51 +994,51 @@
       </c>
       <c r="C24" s="8">
         <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2008</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2009</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="1"/>