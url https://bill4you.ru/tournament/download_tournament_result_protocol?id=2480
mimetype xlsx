--- v4 (2026-08-09)
+++ v5 (2026-09-26)
@@ -128,129 +128,129 @@
   <si>
     <t>Турганбаев Акжолтой</t>
   </si>
   <si>
     <t>Хашимов Зухриддин</t>
   </si>
   <si>
     <t>Аверьянов Всеволод</t>
   </si>
   <si>
     <t>Башкатов Евгений</t>
   </si>
   <si>
     <t>Вераксо Роман</t>
   </si>
   <si>
     <t>Гузов Ростислав</t>
   </si>
   <si>
     <t>Зайцев Семен</t>
   </si>
   <si>
     <t>Зверев Максим</t>
   </si>
   <si>
-    <t>Калыбек уулу Арсен</t>
+    <t>Калыбек Уулу Арсен</t>
   </si>
   <si>
     <t>Кундас Никита</t>
   </si>
   <si>
     <t>Кучкаров Джамол</t>
   </si>
   <si>
     <t>Махметов Ильяс</t>
   </si>
   <si>
     <t>Муциев Арби</t>
   </si>
   <si>
     <t>Нурумбетов Качкынбай</t>
   </si>
   <si>
     <t>Омаров Алибек</t>
   </si>
   <si>
     <t>Сыдыков Канат</t>
   </si>
   <si>
     <t>Урайимов Сыймык</t>
   </si>
   <si>
     <t>Швыряев Леонид</t>
   </si>
   <si>
     <t>Haciyev Azer</t>
   </si>
   <si>
     <t>Абдыкаров Мирлан</t>
   </si>
   <si>
     <t>Агаев Сейхун</t>
   </si>
   <si>
     <t>Алиахунов Фарход</t>
   </si>
   <si>
     <t>Аннамамедов Аннамамед</t>
   </si>
   <si>
-    <t>Асатилла уулу Аллайар</t>
+    <t>Асатилла Уулу Аллайар</t>
   </si>
   <si>
     <t>Ауэзов Наурызбай</t>
   </si>
   <si>
     <t>Бойко Александр</t>
   </si>
   <si>
     <t>Габдулхаир Ернур</t>
   </si>
   <si>
     <t>Горыславец Сергей</t>
   </si>
   <si>
     <t>Дурдыев Азиз</t>
   </si>
   <si>
     <t>Зеленин Илья</t>
   </si>
   <si>
     <t>Калматов Нурпаиз</t>
   </si>
   <si>
     <t>Карамолдаев Даулет</t>
   </si>
   <si>
     <t>Каранеев Абылайхан</t>
   </si>
   <si>
     <t>Каранеев Алихан</t>
   </si>
   <si>
-    <t>Каримберди уулу Мухамед</t>
+    <t>Каримберди Уулу Мухамед</t>
   </si>
   <si>
     <t>Косжанов Фархад</t>
   </si>
   <si>
     <t>Курта Евгений</t>
   </si>
   <si>
     <t>Макашев Дастан</t>
   </si>
   <si>
     <t>Ниязалиев Нурлан</t>
   </si>
   <si>
     <t>Парчамов Бегенчмурад</t>
   </si>
   <si>
     <t>Пириев Улукбек</t>
   </si>
   <si>
     <t>Сагынбаев Каныбек</t>
   </si>
   <si>
     <t>Саетгалеев Артем</t>
   </si>
@@ -2898,51 +2898,51 @@
       </c>
       <c r="C100" s="8">
         <v>1992</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>151</v>
       </c>
       <c r="E100" s="9" t="s">
         <v>156</v>
       </c>
       <c r="F100" s="1"/>
       <c r="G100" s="1"/>
       <c r="H100" s="1"/>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C101" s="8">
         <v>1996</v>
       </c>
       <c r="D101" s="8" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E101" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C102" s="8">
         <v>1993</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E102" s="9" t="s">
         <v>163</v>
       </c>
       <c r="F102" s="1"/>