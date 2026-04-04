--- v1 (2026-02-14)
+++ v2 (2026-04-04)
@@ -158,77 +158,77 @@
   <si>
     <t>Кучкаров Джамол</t>
   </si>
   <si>
     <t>Махметов Ильяс</t>
   </si>
   <si>
     <t>Муциев Арби</t>
   </si>
   <si>
     <t>Нурумбетов Качкынбай</t>
   </si>
   <si>
     <t>Омаров Алибек</t>
   </si>
   <si>
     <t>Сыдыков Канат</t>
   </si>
   <si>
     <t>Урайимов Сыймык</t>
   </si>
   <si>
     <t>Швыряев Леонид</t>
   </si>
   <si>
+    <t>Haciyev Azer</t>
+  </si>
+  <si>
     <t>Абдыкаров Мирлан</t>
   </si>
   <si>
     <t>Агаев Сейхун</t>
   </si>
   <si>
     <t>Алиахунов Фарход</t>
   </si>
   <si>
     <t>Аннамамедов Аннамамед</t>
   </si>
   <si>
     <t>Асатилла уулу Аллайар</t>
   </si>
   <si>
     <t>Ауэзов Наурызбай</t>
   </si>
   <si>
     <t>Бойко Александр</t>
   </si>
   <si>
     <t>Габдулхаир Ернур</t>
   </si>
   <si>
-    <t>Гаджиев Азер</t>
-[...1 lines deleted...]
-  <si>
     <t>Горыславец Сергей</t>
   </si>
   <si>
     <t>Дурдыев Азиз</t>
   </si>
   <si>
     <t>Зеленин Илья</t>
   </si>
   <si>
     <t>Калматов Нурпаиз</t>
   </si>
   <si>
     <t>Карамолдаев Даулет</t>
   </si>
   <si>
     <t>Каранеев Абылайхан</t>
   </si>
   <si>
     <t>Каранеев Алихан</t>
   </si>
   <si>
     <t>Каримберди уулу Мухамед</t>
   </si>
   <si>
     <t>Косжанов Фархад</t>
@@ -254,78 +254,78 @@
   <si>
     <t>Саетгалеев Артем</t>
   </si>
   <si>
     <t>Тагаев Абдулла</t>
   </si>
   <si>
     <t>Токтасынов Талимжан</t>
   </si>
   <si>
     <t>Туганбаев Айдос</t>
   </si>
   <si>
     <t>Цой Константин</t>
   </si>
   <si>
     <t>Чалыев Кадырберди</t>
   </si>
   <si>
     <t>Эргашев Кадырбек</t>
   </si>
   <si>
     <t>Юлдашев Маруф</t>
   </si>
   <si>
+    <t>Hüseynov Elşən</t>
+  </si>
+  <si>
     <t>Məmmədov Yəhya</t>
   </si>
   <si>
     <t>Абдутолипов Рахматилла</t>
   </si>
   <si>
     <t>Абсатаров Кайрат</t>
   </si>
   <si>
     <t>Аллаяров Мансур</t>
   </si>
   <si>
     <t>Аметов Абай</t>
   </si>
   <si>
     <t>Аннагелдиев Арслан</t>
   </si>
   <si>
     <t>Аширов Ашир</t>
   </si>
   <si>
     <t>Аширов Батыр</t>
   </si>
   <si>
     <t>Бердиев Ибраим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гусейнов Эльшан</t>
   </si>
   <si>
     <t>Джумаев Назар</t>
   </si>
   <si>
     <t>Дифу Эдуард</t>
   </si>
   <si>
     <t>Дурдымедов Сердар</t>
   </si>
   <si>
     <t>Ибрагимов Эльхан Вагиф Оглы</t>
   </si>
   <si>
     <t>Исмаилов Келдибек</t>
   </si>
   <si>
     <t>Казаченко Илья</t>
   </si>
   <si>
     <t>Ли Александр</t>
   </si>
   <si>
     <t>Мананков Куаныш</t>
   </si>
@@ -1675,217 +1675,217 @@
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>148</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>155</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>1996</v>
+        <v>1977</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1984</v>
+        <v>1996</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>1993</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>1974</v>
+        <v>1993</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
-        <v>1991</v>
+        <v>1974</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
-        <v>1977</v>
+        <v>1991</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
         <v>1993</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>148</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>155</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
@@ -2315,237 +2315,237 @@
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
         <v>1988</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
-        <v>1987</v>
+        <v>1976</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>160</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C73" s="8">
-        <v>1997</v>
+        <v>1987</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E74" s="9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
-        <v>1987</v>
+        <v>2005</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>161</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C79" s="8">
-        <v>1973</v>
+        <v>2006</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>161</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="8">
-        <v>1992</v>
+        <v>1973</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>161</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8">
-        <v>1976</v>
+        <v>1992</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8">
         <v>2009</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>161</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>