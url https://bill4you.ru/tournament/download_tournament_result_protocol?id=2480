--- v2 (2026-04-04)
+++ v3 (2026-06-02)
@@ -254,51 +254,51 @@
   <si>
     <t>Саетгалеев Артем</t>
   </si>
   <si>
     <t>Тагаев Абдулла</t>
   </si>
   <si>
     <t>Токтасынов Талимжан</t>
   </si>
   <si>
     <t>Туганбаев Айдос</t>
   </si>
   <si>
     <t>Цой Константин</t>
   </si>
   <si>
     <t>Чалыев Кадырберди</t>
   </si>
   <si>
     <t>Эргашев Кадырбек</t>
   </si>
   <si>
     <t>Юлдашев Маруф</t>
   </si>
   <si>
-    <t>Hüseynov Elşən</t>
+    <t>Huseynov Elshan</t>
   </si>
   <si>
     <t>Məmmədov Yəhya</t>
   </si>
   <si>
     <t>Абдутолипов Рахматилла</t>
   </si>
   <si>
     <t>Абсатаров Кайрат</t>
   </si>
   <si>
     <t>Аллаяров Мансур</t>
   </si>
   <si>
     <t>Аметов Абай</t>
   </si>
   <si>
     <t>Аннагелдиев Арслан</t>
   </si>
   <si>
     <t>Аширов Ашир</t>
   </si>
   <si>
     <t>Аширов Батыр</t>
   </si>