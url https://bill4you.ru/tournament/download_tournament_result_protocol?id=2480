--- v3 (2026-06-02)
+++ v4 (2026-08-09)
@@ -2378,51 +2378,51 @@
       </c>
       <c r="C74" s="8">
         <v>1997</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
         <v>1996</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>157</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
         <v>2005</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>161</v>
       </c>
       <c r="F76" s="1"/>