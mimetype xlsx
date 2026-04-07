--- v0 (2025-10-15)
+++ v1 (2026-04-07)
@@ -89,54 +89,54 @@
   <si>
     <t>Брытченко Екатерина</t>
   </si>
   <si>
     <t>Кондратьева Валерия</t>
   </si>
   <si>
     <t>Копнина Алёна</t>
   </si>
   <si>
     <t>Корнева Наталия</t>
   </si>
   <si>
     <t>Антонова Ульяна</t>
   </si>
   <si>
     <t>Горыславец Элина</t>
   </si>
   <si>
     <t>Ковалева Екатерина</t>
   </si>
   <si>
     <t>Перелетова Алиса</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Зябирова Алина</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Карапетова Анастасия</t>
   </si>
   <si>
     <t>Коваль Дарья</t>
   </si>
   <si>
     <t>Перепечаева - Чернухо Екатерина</t>
   </si>
   <si>
     <t>Пассо Нургуль</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
@@ -885,74 +885,74 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2005</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2006</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1"/>