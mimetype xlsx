--- v1 (2026-04-07)
+++ v2 (2026-06-16)
@@ -89,54 +89,54 @@
   <si>
     <t>Брытченко Екатерина</t>
   </si>
   <si>
     <t>Кондратьева Валерия</t>
   </si>
   <si>
     <t>Копнина Алёна</t>
   </si>
   <si>
     <t>Корнева Наталия</t>
   </si>
   <si>
     <t>Антонова Ульяна</t>
   </si>
   <si>
     <t>Горыславец Элина</t>
   </si>
   <si>
     <t>Ковалева Екатерина</t>
   </si>
   <si>
     <t>Перелетова Алиса</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Зверинцева Анастасия</t>
   </si>
   <si>
-    <t>Карапетова Анастасия</t>
+    <t>Зябирова Алина</t>
   </si>
   <si>
     <t>Коваль Дарья</t>
   </si>
   <si>
     <t>Перепечаева - Чернухо Екатерина</t>
   </si>
   <si>
     <t>Пассо Нургуль</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
@@ -728,51 +728,51 @@
       </c>
       <c r="C11" s="8">
         <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
         <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1"/>
@@ -828,51 +828,51 @@
       </c>
       <c r="C16" s="8">
         <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1996</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2007</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="1"/>
@@ -885,74 +885,74 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2005</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2006</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1"/>