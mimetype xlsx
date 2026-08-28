--- v0 (2025-12-04)
+++ v1 (2026-08-28)
@@ -20,261 +20,261 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t>Чемпионат ДФО посвящённый Дню защитника Отечества</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.02.2024, "Империя" (Уссурийск), Россия, Приморский край, Уссурийск, ул. Пролетарская,  д.3</t>
+    <t>23.02.2024, "Империя" (Уссурийск), Russian Federation, Primorye Territory, Ussuriysk, ул. Пролетарская,  д.3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мишатин Константин</t>
+    <t>Mishatin Konstantin</t>
   </si>
   <si>
-    <t>Ким Борис</t>
+    <t>Kim Boris</t>
   </si>
   <si>
-    <t>Ласуков Вячеслав</t>
+    <t>Lasukov Vyacheslav</t>
   </si>
   <si>
-    <t>Арзыматов Оскон</t>
+    <t>Arzymatov Oskon</t>
   </si>
   <si>
-    <t>Ермаков Дмитрий</t>
+    <t>Ermakov Dmitriy</t>
   </si>
   <si>
-    <t>Ерофеев Евгений</t>
+    <t>Erofeev Evgeniy</t>
   </si>
   <si>
-    <t>Батухтин Иван</t>
+    <t>Batuhtin Ivan</t>
   </si>
   <si>
-    <t>Кравченко Евгений</t>
+    <t>Kravchenko Evgeniy</t>
   </si>
   <si>
-    <t>Ионкин Дмитрий</t>
+    <t>Ionkin Dmitriy</t>
   </si>
   <si>
-    <t>Исмонжонов Заир</t>
+    <t>Ismonzhonov Zair</t>
   </si>
   <si>
-    <t>Кон Дмитрий</t>
+    <t>Kon Dmitrij</t>
   </si>
   <si>
-    <t>Николюк Григорий</t>
+    <t>Nikolyuk Grigoriy</t>
   </si>
   <si>
-    <t>Асатрян Артур</t>
+    <t>Asatryan Artur</t>
   </si>
   <si>
-    <t>Костенко Юрий</t>
+    <t>Kostenko Yuriy</t>
   </si>
   <si>
-    <t>Миньков Павел</t>
+    <t>Minkov Pavel</t>
   </si>
   <si>
-    <t>Шек Владимир</t>
+    <t>Shek Vladimir</t>
   </si>
   <si>
-    <t>Берсенев Сергей</t>
+    <t>Bersenev Sergey</t>
   </si>
   <si>
-    <t>Ким Виталий</t>
+    <t>Kim Evgenij</t>
   </si>
   <si>
-    <t>Ким Евгений</t>
+    <t>Kim Vitaliy</t>
   </si>
   <si>
-    <t>Ли Артем</t>
+    <t>Li Artem</t>
   </si>
   <si>
-    <t>Лябук Марк</t>
+    <t>Lyabuk Mark</t>
   </si>
   <si>
-    <t>Погосов Артур</t>
+    <t>Pogosov Artur</t>
   </si>
   <si>
-    <t>Спепанченко Александр</t>
+    <t>Spepanchenko Aleksandr</t>
   </si>
   <si>
-    <t>Спирин Илья</t>
+    <t>Spirin Ilya</t>
   </si>
   <si>
-    <t>Воробей Владимир</t>
+    <t>Eremenko Ivan</t>
   </si>
   <si>
-    <t>Еременко Иван</t>
+    <t>Komarov Aleksandr</t>
   </si>
   <si>
-    <t>Коваленко Владимир</t>
+    <t>Kovalenko Vladimir</t>
   </si>
   <si>
-    <t>Комаров Александр</t>
+    <t>Kurushin Aleksandr</t>
   </si>
   <si>
-    <t>Курушин Александр</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Lukyanenko Yuriy</t>
   </si>
   <si>
-    <t>Лукьяненко Юрий</t>
+    <t>Popov Sergey</t>
   </si>
   <si>
-    <t>Попов Сергей</t>
+    <t>Vorobey Vladimir</t>
   </si>
   <si>
-    <t>Алейников Артур</t>
+    <t>Aleynikov Artur</t>
   </si>
   <si>
-    <t>Асанбеков Даниэль</t>
+    <t>Asanbekov Daniel</t>
   </si>
   <si>
-    <t>Максименко Алексей</t>
+    <t>Maksimenko Aleksey</t>
   </si>
   <si>
-    <t>Микаелян Гарегин</t>
+    <t>Mikaelyan Garegin</t>
   </si>
   <si>
-    <t>Седов Андрей</t>
+    <t>Sedov Andrey</t>
   </si>
   <si>
-    <t>Стрижков Константин</t>
+    <t>Strizhkov Konstantin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Артём</t>
+    <t>Artyom</t>
   </si>
   <si>
-    <t>Уссурийск</t>
+    <t>Ussuriysk</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Talas</t>
   </si>
   <si>
-    <t>Владивосток</t>
+    <t>Vladivostok</t>
   </si>
   <si>
-    <t>Южно-Сахалинск</t>
+    <t>Yuzhno-Sakhalinsk</t>
   </si>
   <si>
-    <t>Находка</t>
+    <t>Nakhodka</t>
   </si>
   <si>
-    <t>Арсеньев</t>
+    <t>Arsenyev</t>
   </si>
   <si>
-    <t>Иваново</t>
+    <t>Ivanovo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1064,76 +1064,76 @@
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1999</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
@@ -1212,170 +1212,170 @@
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>2006</v>
+      </c>
       <c r="D33" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8">
-        <v>2006</v>
+        <v>1955</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1978</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8">
         <v>1987</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>