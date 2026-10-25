--- v2 (2026-03-03)
+++ v3 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t>Открытый рейтинговый турнир среди любителей, 3 тур, г. Сургут</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>24.02.2024, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -228,53 +228,50 @@
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Лянтор</t>
   </si>
   <si>
     <t>Сургут</t>
   </si>
   <si>
     <t>Ханты-Мансийск</t>
   </si>
   <si>
     <t>Нефтеюганск</t>
   </si>
   <si>
     <t>Ноябрьск</t>
   </si>
   <si>
     <t>Мегион</t>
-  </si>
-[...1 lines deleted...]
-    <t>Москва</t>
   </si>
   <si>
     <t>посёлок городского типа Белый Яр</t>
   </si>
   <si>
     <t>Когалым</t>
   </si>
   <si>
     <t>посёлок городского типа Фёдоровский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -927,51 +924,51 @@
       </c>
       <c r="C16" s="8">
         <v>1975</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>2011</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1982</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="1"/>
@@ -1030,71 +1027,71 @@
       </c>
       <c r="D21" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1975</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1170,51 +1167,51 @@
       </c>
       <c r="D28" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1981</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1980</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="9"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
@@ -1528,51 +1525,51 @@
       </c>
       <c r="D46" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
         <v>1990</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>1984</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
@@ -1588,51 +1585,51 @@
       </c>
       <c r="D49" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
         <v>1955</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="10"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="1"/>
     </row>