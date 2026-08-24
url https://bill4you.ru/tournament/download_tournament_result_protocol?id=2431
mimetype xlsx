--- v0 (2025-10-24)
+++ v1 (2026-08-24)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК "Dostar"</t>
   </si>
   <si>
     <t>Турнир по Колхозу</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.02.2024, БК "Dostar", Казахстан, Акмолинская область, Астана, пр. Абая 8</t>
+    <t>23.02.2024, БК "Dostar", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, пр. Абая 8</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дунзуров Рашид</t>
+    <t>Dunzurov Rashid</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Дуненкулов Бахтияр</t>
+    <t>Dunenkulov Bahtiyar</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Карбаев Марат</t>
+    <t>Karbaev Marat</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Жусупов Калижан</t>
+    <t>Zhusupov Kalizhan</t>
   </si>
   <si>
-    <t>Алдабергенов Сержан</t>
+    <t>Aldabergenov Serzhan</t>
   </si>
   <si>
-    <t>Сагатов Аян</t>
+    <t>Sagatov Ayan</t>
   </si>
   <si>
-    <t>Тулекбаев Еркегали</t>
+    <t>Tulekbaev Erkegali</t>
   </si>
   <si>
-    <t>Тыныштык Бауыржан</t>
+    <t>Tynyshtyk Bauyrzhan</t>
   </si>
   <si>
-    <t>Ибрагимов Мирлан</t>
+    <t>Ibragimov Mirlan</t>
   </si>
   <si>
-    <t>Кенжегожинов Олжас</t>
+    <t>Kenzhegozhinov Olzhas</t>
   </si>
   <si>
-    <t>Тельтаев Алишер</t>
+    <t>Teltaev Alisher</t>
   </si>
   <si>
-    <t>Толеген Диас</t>
+    <t>Tolegen Dias</t>
   </si>
   <si>
-    <t>Ермеков Ерлан</t>
+    <t>Ermekov Erlan</t>
   </si>
   <si>
-    <t>Зейнебаев Тимур</t>
+    <t>Kaldamanov Nurlan</t>
   </si>
   <si>
-    <t>Казбеков Нурлан</t>
+    <t>Kazbekov Nurlan</t>
   </si>
   <si>
-    <t>Калдаманов Нурлан</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Musalimov Zharas</t>
   </si>
   <si>
-    <t>Мусалимов Жарас</t>
+    <t>Pogosyan Gurgen</t>
   </si>
   <si>
-    <t>Погосян Гурген</t>
+    <t>Spiridonov Nikolay</t>
   </si>
   <si>
-    <t>Спиридонов Николай</t>
+    <t>Zeynebaev Timur</t>
   </si>
   <si>
-    <t>Абдраимов Толеген</t>
+    <t>Abdraimov Tolegen</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Темиров Куаныш</t>
+    <t>Shakirov Nurzhan</t>
   </si>
   <si>
-    <t>Шакиров Нуржан</t>
+    <t>Sharipov Olzhas</t>
   </si>
   <si>
-    <t>Шарипов Олжас</t>
+    <t>Temirov Kuanysh</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Павлодар</t>
+    <t>Pavlodar</t>
   </si>
   <si>
-    <t>Талдыкорган</t>
+    <t>Taldykorgan</t>
   </si>
   <si>
-    <t>Петропавловск</t>
+    <t>Petropavl</t>
   </si>
   <si>
-    <t>Ереван</t>
+    <t>Yerevan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1014,169 +1014,169 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1967</v>
+        <v>1978</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1988</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1990</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
         <v>1990</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1991</v>
+        <v>1967</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
@@ -1188,90 +1188,90 @@
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1986</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>