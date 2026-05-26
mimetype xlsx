--- v1 (2026-02-14)
+++ v2 (2026-05-26)
@@ -1509,51 +1509,51 @@
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>2014</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>2009</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E48" s="9" t="s">