--- v2 (2026-05-26)
+++ v3 (2026-07-27)
@@ -932,51 +932,51 @@
       </c>
       <c r="C17" s="8">
         <v>2009</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2007</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>2009</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F19" s="1"/>