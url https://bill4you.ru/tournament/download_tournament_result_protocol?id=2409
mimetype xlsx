--- v1 (2026-01-19)
+++ v2 (2026-07-18)
@@ -1085,51 +1085,51 @@
       </c>
       <c r="C26" s="8">
         <v>2008</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2013</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>2013</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F28" s="1"/>
@@ -1203,51 +1203,51 @@
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
         <v>2012</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>2006</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F34" s="1"/>