--- v0 (2025-12-31)
+++ v1 (2026-06-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>2-й этап кубка России по пулу 2024 Мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>17.02.2024, PLAYPOOL, Россия, Санкт-Петербург, Коломяжский пр. 19,  к. 2,  ТЦ Капитолий</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -312,50 +312,53 @@
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Регион</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Минск</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Сеул</t>
   </si>
   <si>
     <t>Московская область</t>
   </si>
   <si>
     <t>Пермский край</t>
+  </si>
+  <si>
+    <t>Тель-Авивский округ</t>
   </si>
   <si>
     <t>Республика Карелия</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1865,51 +1868,51 @@
       </c>
       <c r="D59" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>96</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>1976</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
         <v>2002</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>96</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
@@ -2045,51 +2048,51 @@
       </c>
       <c r="D68" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>94</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
         <v>1975</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
         <v>2008</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>94</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>