--- v0 (2025-10-06)
+++ v1 (2026-08-28)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>СК "Энергия"</t>
   </si>
   <si>
     <t>Открытый турнир "Пирамида-свободная", посвященный "Дню защитника Отечества"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.02.2024, СК "Энергия", Россия, ХМАО - Югра, посёлок городского типа Пионерский, ул.Комсомольская,  д8</t>
+    <t>18.02.2024, СК "Энергия", Russian Federation, KhMAO - Yugra, posyolok gorodskogo tipa Pionerskiy, ул.Комсомольская,  д8</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Невзоров Олег</t>
+    <t>Nevzorov Oleg</t>
   </si>
   <si>
-    <t>Стебунов Валерий</t>
+    <t>Stebunov Valeriy</t>
   </si>
   <si>
-    <t>Луйх Алексей</t>
+    <t>Luyh Aleksey</t>
   </si>
   <si>
-    <t>Цветков Виталий</t>
+    <t>Tsvetkov Vitaliy</t>
   </si>
   <si>
-    <t>Гурьянов Дмитрий</t>
+    <t>Guryanov Dmitriy</t>
   </si>
   <si>
-    <t>Ярков Константин</t>
+    <t>Yarkov Konstantin</t>
   </si>
   <si>
-    <t>Камалов Фарил</t>
+    <t>Kamalov Faril</t>
   </si>
   <si>
-    <t>Лакисов Владимир</t>
+    <t>Lakisov Vladimir</t>
   </si>
   <si>
-    <t>Ишметов Идрис</t>
+    <t>Ishmetov Idris</t>
   </si>
   <si>
-    <t>Камалов Рашит</t>
+    <t>Kamalov Rashit</t>
   </si>
   <si>
-    <t>Минин Владимир</t>
+    <t>Minin Vladimir</t>
   </si>
   <si>
-    <t>Мирзакулиев Аслан</t>
+    <t>Mirzakuliev Aslan</t>
   </si>
   <si>
-    <t>Ершов Олег</t>
+    <t>Ershov Oleg</t>
   </si>
   <si>
-    <t>Минин Василий</t>
+    <t>Minin Vasiliy</t>
   </si>
   <si>
-    <t>Скулкин Евгений</t>
+    <t>Skulkin Evgeniy</t>
   </si>
   <si>
-    <t>Яковкин Александр</t>
+    <t>Yakovkin Aleksandr</t>
   </si>
   <si>
-    <t>Зиннатшин Эльмар</t>
+    <t>Cvetkov Dmitriy</t>
   </si>
   <si>
-    <t>Лисицин Валерий</t>
+    <t>Lisicyn Valeriy</t>
   </si>
   <si>
-    <t>Мирзакулиев Руслан</t>
+    <t>Mirzakuliev Ruslan</t>
   </si>
   <si>
-    <t>Цветков Дмитрий</t>
+    <t>Zinnatshin Elmar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>посёлок городского типа Пионерский</t>
+    <t>posyolok gorodskogo tipa Pionerskiy</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>Советский</t>
+    <t>Sovetskiy</t>
   </si>
   <si>
-    <t>посёлок городского типа Малиновский</t>
+    <t>posyolok gorodskogo tipa Malinovskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -956,57 +956,57 @@
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1973</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
@@ -1016,57 +1016,57 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1978</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>