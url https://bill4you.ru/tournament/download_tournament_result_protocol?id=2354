--- v0 (2025-10-20)
+++ v1 (2026-08-19)
@@ -20,219 +20,219 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Тюмень. БК Пирамида. Турнир Фора по "Комбинированной пирамиде"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.02.2024, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>10.02.2024, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Исаков Тимофей</t>
+    <t>Isakov Timofey</t>
   </si>
   <si>
-    <t>Богордаев Владимир</t>
+    <t>Bogordaev Vladimir</t>
   </si>
   <si>
-    <t>Стекольников Андрей</t>
+    <t>Shabaldin Valeriy</t>
   </si>
   <si>
-    <t>Шабалдин Валерий</t>
+    <t>Stekolnikov Andrey</t>
   </si>
   <si>
-    <t>Зайцев Кирилл</t>
+    <t>Fomenko Nikolay</t>
   </si>
   <si>
-    <t>Лыков Сергей</t>
+    <t>Lykov Sergey</t>
   </si>
   <si>
-    <t>Серебряков Антон</t>
+    <t>Serebryakov Anton</t>
   </si>
   <si>
-    <t>Фоменко Николай</t>
+    <t>Zajcev Kirill</t>
   </si>
   <si>
-    <t>Дуйшаев Абдыкахар</t>
+    <t>Duyshaev Abdykahar</t>
   </si>
   <si>
-    <t>Лопаев Евгений</t>
+    <t>Lopaev Evgeniy</t>
   </si>
   <si>
-    <t>Махмудов Миркамол</t>
+    <t>Maxmudov Mirkamol</t>
   </si>
   <si>
-    <t>Насибулин Ильнур</t>
+    <t>Nasibulin Ilnur</t>
   </si>
   <si>
-    <t>Дерышева Алёна</t>
+    <t>Derysheva Alena</t>
   </si>
   <si>
-    <t>Ненашев Андрей</t>
+    <t>Nenasev Andrej</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-st</t>
   </si>
   <si>
-    <t>Скляренко Леонид</t>
+    <t>Sklyarenko Leonid</t>
   </si>
   <si>
-    <t>Айнетдинов Ильгам</t>
+    <t>Alfirenko Vladimir</t>
   </si>
   <si>
-    <t>Альфиренко Владимир</t>
+    <t>Astashev Nikita</t>
   </si>
   <si>
-    <t>Асташев Никита</t>
+    <t>Aynetdinov Ilgam</t>
   </si>
   <si>
-    <t>Джаныбек Тимур</t>
+    <t>Dzhanybek Timur</t>
   </si>
   <si>
-    <t>Змановский Сергей</t>
+    <t>Fattahov Marat</t>
   </si>
   <si>
-    <t>Мудрик Виктория</t>
+    <t>Mudrik Viktoriya</t>
   </si>
   <si>
-    <t>Назарько Юрий</t>
+    <t>Nazarko Yuriy</t>
   </si>
   <si>
-    <t>Фаттахов Марат</t>
+    <t>Zmanovskiy Sergey</t>
   </si>
   <si>
-    <t>Чехонин Георгий</t>
+    <t>Chehonin Georgiy</t>
   </si>
   <si>
-    <t>Шагидуллин Султан</t>
+    <t>Shagidullin Sultan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бернадский Борис</t>
+    <t>Bernadskiy Boris</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Урай</t>
+    <t>Uray</t>
   </si>
   <si>
-    <t>Курганинск</t>
+    <t>Kurgan</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>городской посёлок Янгикурган</t>
+    <t>Urban Settlement of Yangiqurgan</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Noyabrsk</t>
   </si>
   <si>
-    <t>Ноябрьск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Talas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,97 +733,97 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1954</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1969</v>
+        <v>1963</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1991</v>
+        <v>1982</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1985</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
@@ -833,57 +833,57 @@
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1991</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1982</v>
+        <v>1991</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1994</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1013,131 +1013,131 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1975</v>
+        <v>1963</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1963</v>
+        <v>1992</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1992</v>
+        <v>1975</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1997</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>2006</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
@@ -1153,51 +1153,51 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1966</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1979</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="9" t="s">