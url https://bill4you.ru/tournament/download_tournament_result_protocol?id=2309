--- v0 (2026-05-01)
+++ v1 (2026-08-18)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t>Чемпионат города Сургута 1 тур "Комбинированная пирамида"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.02.2024, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>03.02.2024, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Рой Виктор</t>
+    <t>Roj Viktor</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Демченко Надежда</t>
+    <t>Demcenko Nadezda</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Zyabirova Alina</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Курманалиев Максим</t>
+    <t>Kurmanaliev Maksim</t>
   </si>
   <si>
-    <t>Песоченко Андрей</t>
+    <t>Pesochenko Andrey</t>
   </si>
   <si>
-    <t>Тажибаев Эрнис</t>
+    <t>Tajibaev Ernis</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Dzhenanyan Stepan</t>
   </si>
   <si>
-    <t>Гноевой Иван</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Дженанян Степан</t>
+    <t>Gnoevoj Ivan</t>
   </si>
   <si>
-    <t>Камалов Дамир</t>
+    <t>Kamalov Damir</t>
   </si>
   <si>
-    <t>Карбаинов Павел</t>
+    <t>Karbainov Pavel</t>
   </si>
   <si>
-    <t>Кириленко Артём</t>
+    <t>Kirilenko Artem</t>
   </si>
   <si>
-    <t>Ниёзов Руслан</t>
+    <t>Niyozov Ruslan</t>
   </si>
   <si>
-    <t>Швецов Богдан</t>
+    <t>Shvecov Bogdan</t>
   </si>
   <si>
-    <t>Айсаев Абдулазиз</t>
+    <t>Aisaev Abdylaziz</t>
   </si>
   <si>
-    <t>Букреева Татьяна</t>
+    <t>Bukreeva Tatiana</t>
   </si>
   <si>
-    <t>Картоев Зелимхан</t>
+    <t>Kartoev Zelimkhan</t>
   </si>
   <si>
-    <t>Ким Валентин</t>
+    <t>Kim Valentin</t>
   </si>
   <si>
-    <t>Кобылянский Виталий</t>
+    <t>Kobylyanskiy Vitaliy</t>
   </si>
   <si>
-    <t>Молодых Милена</t>
+    <t>Molodykh Milena</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -815,91 +815,91 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1989</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2001</v>
+        <v>1973</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1985</v>
+        <v>2001</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
@@ -935,51 +935,51 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>1980</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2007</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
@@ -1133,51 +1133,51 @@
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="10"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7" t="s">
         <v>37</v>
       </c>